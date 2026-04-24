--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -229,64 +229,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and quasi-static inversion of fault slip during laboratory earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Arzu</w:t>
+                <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Twardzik</w:t>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -376,64 +376,64 @@
                 <w:t xml:space="preserve">Stress Barriers and Their Impact on Rupture Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ampuero</w:t>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Passelègue</w:t>
+                <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 131 (2), pp.e2025JB032879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2025JB032879⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -455,17621 +455,17621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calving-driven fjord dynamics resolved by seafloor fibre sensing</w:t>
+                <w:t xml:space="preserve">Community-Driven Code Comparisons for Simulations of Fluid-Induced Aseismic Slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Gräff</w:t>
+                <w:t xml:space="preserve">Valère R Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley Paul Lipovsky</w:t>
+                <w:t xml:space="preserve">Brittany A Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Vieli</w:t>
+                <w:t xml:space="preserve">Junle Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Dachauer</w:t>
+                <w:t xml:space="preserve">Eric M Dunham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Jackson</w:t>
+                <w:t xml:space="preserve">Taeho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 644 (8076), pp.404-412. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09347-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389213v1</w:t>
+                <w:t xml:space="preserve">hal-05019269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Stress Distribution in Seismic Cycle Complexity of a Long Laboratory Fault</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 28 January 2020, Mw7.7, Cayman Trough / Oriente Fault, Supershear Earthquake Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Latour</w:t>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Violay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GL116440⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266438v1</w:t>
+                <w:t xml:space="preserve">hal-05391514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Boundary Element and Finite Methods for Modeling Fluid-Induced Seismicity in Fault Networks within Low-Permeability Rocks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Back‐Projection Earthquake Rupture Imaging With Ocean Bottom Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cappa</w:t>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Maria Scuderi</w:t>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383298v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-Driven Code Comparisons for Simulations of Fluid-Induced Aseismic Slip</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seafloor fibre optical cable repositioning using target motion analysis on distributed acoustic sensing of underwater acoustic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junle Jiang</w:t>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric M Dunham</w:t>
+                <w:t xml:space="preserve">Lucas Papotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taeho Kim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 243 (2), pp.ggaf339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB030601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019269v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 28 January 2020, Mw7.7, Cayman Trough / Oriente Fault, Supershear Earthquake Rupture</w:t>
+                <w:t xml:space="preserve">First implementation of a tsunami warning system based on prompt elastogravity signals in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Calais</w:t>
+                <w:t xml:space="preserve">Gabriela Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Bao</w:t>
+                <w:t xml:space="preserve">Céline Hourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1629⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 244 (1), pp.ggaf419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391514v1</w:t>
+                <w:t xml:space="preserve">hal-05342272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Back‐Projection Earthquake Rupture Imaging With Ocean Bottom Distributed Acoustic Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuqing Xie</w:t>
+                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Baillet</w:t>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JB031483⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456294v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor fibre optical cable repositioning using target motion analysis on distributed acoustic sensing of underwater acoustic noise</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feyza Arzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272045v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Foreshock Identification Depend on Seismic Monitoring Capability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zefeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GL115394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978093v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
+                <w:t xml:space="preserve">Hidden cascades of seismic ice stream deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Godano</w:t>
+                <w:t xml:space="preserve">Andreas Fichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coen Hofstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian L. N. Kennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">Anders Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feyza Arzu</w:t>
+                <w:t xml:space="preserve">Julien Westhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.858-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adp8094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232248v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05082254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First implementation of a tsunami warning system based on prompt elastogravity signals in Peru</w:t>
+                <w:t xml:space="preserve">Effects of failure parameterization on pre- and co-seismic earthquake rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Arias</w:t>
+                <w:t xml:space="preserve">Ekaterina Bolotskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Inza</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bradford Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf419⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 240 (3), pp.1538-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342272v1</w:t>
+                <w:t xml:space="preserve">hal-04885007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Foreshock Identification Depend on Seismic Monitoring Capability?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">Earthquake Detectability and Depth Resolution with Dense Arrays in Long Beach, California: Further Evidence for Upper-Mantle Seismicity within a Continental Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaf Inbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GL115394⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (1), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220240035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391314v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden cascades of seismic ice stream deformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Westhoff</w:t>
+                <w:t xml:space="preserve">Implementation of the Peruvian Earthquake Early Warning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernando Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adp8094⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (1), pp.191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120240119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05082254v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of failure parameterization on pre- and co-seismic earthquake rupture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Calving-driven fjord dynamics resolved by seafloor fibre sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Gräff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Paul Lipovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Vieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Dachauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae462⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 644 (8076), pp.404-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09347-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885007v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake Detectability and Depth Resolution with Dense Arrays in Long Beach, California: Further Evidence for Upper-Mantle Seismicity within a Continental Setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Boundary Element and Finite Methods for Modeling Fluid-Induced Seismicity in Fault Networks within Low-Permeability Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Maria Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asaf Inbal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Clayton</w:t>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220240035⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 243 (3), pp.ggaf377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885059v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the Peruvian Earthquake Early Warning System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Stress Distribution in Seismic Cycle Complexity of a Long Laboratory Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Lara</w:t>
+                <w:t xml:space="preserve">S. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hernando Tavera</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120240119⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (18), pp.e2025GL116440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GL116440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885027v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-initiation ruptures in the 2024 Noto earthquake encircling a fault asperity at a swarm edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the Onset of Earthquake‐Triggered Landslides on Slip Surfaces Governed by Rate‐And‐State Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liuwei Xu</w:t>
+                <w:t xml:space="preserve">J P Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Ji</w:t>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingsen Meng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adp0493⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (24), pp.e2024GL110695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl110695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885053v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Onset of Earthquake‐Triggered Landslides on Slip Surfaces Governed by Rate‐And‐State Friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Seismicity Migration in Earthquake Swarms by Injected Fluid Volume and Aseismic Crack Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Danré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lestrelin</w:t>
+                <w:t xml:space="preserve">Dmitry Garagash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J P Ampuero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Courboulex</w:t>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024gl110695⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023jb027276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861810v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Seismicity Migration in Earthquake Swarms by Injected Fluid Volume and Aseismic Crack Propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proxy implementation of thermal pressurization for earthquake cycle modelling on rate-and-state faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco T Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean P Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Danré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">Jorge G F Crempien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023jb027276⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237 (3), pp.1432-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376256v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proxy implementation of thermal pressurization for earthquake cycle modelling on rate-and-state faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms and Seismological Signatures of Rupture Complexity Induced by Fault Damage Zones in Fully-Dynamic Earthquake Cycle Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Flores Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco T Herrera</w:t>
+                <w:t xml:space="preserve">Benjamin Idini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean P Ampuero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge G F Crempien</w:t>
+                <w:t xml:space="preserve">Chao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae113⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (11), pp.e2024GL108792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL108792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593792v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04726373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and Seismological Signatures of Rupture Complexity Induced by Fault Damage Zones in Fully-Dynamic Earthquake Cycle Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physics-based assessment of earthquake potential on the Anninghe-Zemuhe fault system in southwestern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faqi Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Flores Cuba</w:t>
+                <w:t xml:space="preserve">Huihui Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elif Oral</w:t>
+                <w:t xml:space="preserve">Zhigang Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Idini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rongjiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL108792⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51313-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04726373v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based assessment of earthquake potential on the Anninghe-Zemuhe fault system in southwestern China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthquake energy dissipation in a fracture mechanics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faqi Diao</w:t>
+                <w:t xml:space="preserve">Gregory C Mclaskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huihui Weng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Rachel E Abercrombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhigang Shao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rongjiang Wang</w:t>
+                <w:t xml:space="preserve">Camilla Cattania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.6908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51313-w⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47970-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885055v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake energy dissipation in a fracture mechanics framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double distance dependence in high-frequency ground motion along the plate boundary in Northern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Idini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David S Kammer</w:t>
+                <w:t xml:space="preserve">Felipe Leyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory C Mclaskey</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efraín Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47970-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133, pp.104699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600262v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double distance dependence in high-frequency ground motion along the plate boundary in Northern Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Idini</w:t>
+                <w:t xml:space="preserve">Erratum to Reply to “Comment on ‘Sources of Long-Range Anthropogenic Noise in Southern California and Implications for Tectonic Tremor Detection’ by Asaf Inbal, Tudor Cristea-Platon, Jean-Paul Ampuero, Gregor Hillers, Duncan Agnew, and Susan E. Hough” by Allie Hutchison, Yijian Zhou, and Abhijit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaf Inbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Cristea-Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Ruiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Efraín Rivera</w:t>
+                <w:t xml:space="preserve">Duncan Agnew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104699⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114 (2), pp.1182-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120230133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391412v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to Reply to “Comment on ‘Sources of Long-Range Anthropogenic Noise in Southern California and Implications for Tectonic Tremor Detection’ by Asaf Inbal, Tudor Cristea-Platon, Jean-Paul Ampuero, Gregor Hillers, Duncan Agnew, and Susan E. Hough” by Allie Hutchison, Yijian Zhou, and Abhijit Ghosh</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asaf Inbal</w:t>
+                <w:t xml:space="preserve">First in situ calcite U–Pb dating revealing the past episodes of the 2019 Le Teil Earthquake (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Matonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Cristea-Platon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Duncan Agnew</w:t>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120230133⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (G1), pp.195-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921883v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in situ calcite U–Pb dating revealing the past episodes of the 2019 Le Teil Earthquake (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">What Happens When Two Ruptures Collide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.280⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL110835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823330v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Happens When Two Ruptures Collide?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Resonances of Fluid‐Filled Cracks With Complex Geometry and Application to Very Long Period (VLP) Seismic Signals at Mayotte Submarine Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Shauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoshan Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL110835⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (3), pp.e2023JB027844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB027844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797340v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances of Fluid‐Filled Cracks With Complex Geometry and Application to Very Long Period (VLP) Seismic Signals at Mayotte Submarine Volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Liang</w:t>
+                <w:t xml:space="preserve">Dual-initiation ruptures in the 2024 Noto earthquake encircling a fault asperity at a swarm edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuwei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingsen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjun Peng</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhang Yunjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB027844⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385 (6711), pp.871-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adp0493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885066v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse slip behaviour of velocity-weakening fault barriers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrés Tassara</w:t>
+                <w:t xml:space="preserve">Monitoring Deep Sea Currents With Seafloor Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-023-01312-1⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022EA002723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885070v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04155250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reactivated rupture during the 2019 M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; = 8 northern Peru intraslab earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuqing Xie</w:t>
+                <w:t xml:space="preserve">Juan Carlos Villegas-Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 601, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03947012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Island formation adjacent to a large-scale slope failure in Central Peru: The Nazca Ridge subducted relief hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gery Herbozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 432, pp.108693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory earthquakes decipher control and stability of rupture speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiwen Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Dong</w:t>
+                <w:t xml:space="preserve">Ying Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiwen Xia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Derek Elsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.2427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-38137-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake Early Warning Starting From 3 s of Records on a Single Station With Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Inza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernando Tavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023JB026575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Thermal Pressurization of Pore Fluids Affect 3D Strike-Slip Earthquake Dynamics and Ground Motions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagdish Chandra Vyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagdish Chandra Vyas</w:t>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Martin Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 113 (5), pp.1992-2008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120220205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic Rupture Model of the 6 February 2023 Mw 7.8 Türkiye Earthquake from a Large Set of Near-Source Strong-Motion Records Combined with GNSS Offsets Reveals Intermittent Supershear Rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114 (2), pp.726-740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120230077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Deep Sea Currents With Seafloor Distributed Acoustic Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sharp turn: Backward rupture branching during the 2023 Mw 7.8 Kahramanmaraş (Türkiye) earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotian Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mata</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Premus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022EA002723⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v2i3.1083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04155250v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sharp turn: Backward rupture branching during the 2023 Mw 7.8 Kahramanmaraş (Türkiye) earthquake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of two vibration regimes of underwater fibre optic cables by Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v2i3.1083⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 234 (2), pp.1389-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391440v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of two vibration regimes of underwater fibre optic cables by Distributed Acoustic Sensing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Strumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 234 (2), pp.1389-1400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad139⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 235 (3), pp.2372-2384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070706v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+                <w:t xml:space="preserve">Rapid source characterization of the Maule earthquake using prompt elasto‐gravity Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Biagioli</w:t>
+                <w:t xml:space="preserve">Q. Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Strumia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">A. Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t>
+                <w:t xml:space="preserve">K. Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360024v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid source characterization of the Maule earthquake using prompt elasto‐gravity Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Arias</w:t>
+                <w:t xml:space="preserve">The overall-subshear and multi-segment rupture of the 2023 Mw7.8 Kahramanmaraş, Turkey earthquake in millennia supercycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuwei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Bletery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Ampuero</w:t>
+                <w:t xml:space="preserve">Saeed Mohanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingsen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB026588⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-01030-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192982v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The overall-subshear and multi-segment rupture of the 2023 Mw7.8 Kahramanmaraş, Turkey earthquake in millennia supercycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of Repeating Earthquakes at the Transition From Aseismic to Seismic Slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-01030-x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL101604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885069v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of Repeating Earthquakes at the Transition From Aseismic to Seismic Slip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution seafloor thermometry for internal wave and upwelling monitoring using Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián David Pelaez Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Aurelien Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL101604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44635-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04198299v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution seafloor thermometry for internal wave and upwelling monitoring using Distributed Acoustic Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnitude estimation and ground motion prediction to harness fiber optic distributed acoustic sensing for earthquake early warning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián David Pelaez Quiñones</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Sergio Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.17459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44635-0⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27444-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245550v1</w:t>
+                <w:t xml:space="preserve">hal-03977430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnitude estimation and ground motion prediction to harness fiber optic distributed acoustic sensing for earthquake early warning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to “Comment on ‘Sources of Long-Range Anthropogenic Noise in Southern California and Implications for Tectonic Tremor Detection’ by Asaf Inbal, Tudor Cristea-Platon, Jean-Paul Ampuero, Gregor Hillers, Duncan Agnew, and Susan E. Hough” by Allie Hutchison, Yijian Zhou, and Abhijit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaf Inbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Cristea-Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Agnew</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27444-3⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (5), pp.2232-2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120200007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977430v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake doublet in Turkey and Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Dal Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (1), pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to “Comment on ‘Sources of Long-Range Anthropogenic Noise in Southern California and Implications for Tectonic Tremor Detection’ by Asaf Inbal, Tudor Cristea-Platon, Jean-Paul Ampuero, Gregor Hillers, Duncan Agnew, and Susan E. Hough” by Allie Hutchison, Yijian Zhou, and Abhijit Ghosh</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Diverse slip behaviour of velocity-weakening fault barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Molina-Ormazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Duncan Agnew</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Tassara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120200007⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (12), pp.1200-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-023-01312-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885075v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Waveform-Coherence Controlled by Earthquake Source Dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tong Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lingsen Meng</w:t>
+                <w:t xml:space="preserve">Marco Piantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ailin Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JB023458⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1541-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03688501v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathmandu Basin as a local modulator of seismic waves: 2-D modelling of non-linear site response under obliquely incident waves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domniki Asimaki</w:t>
+                <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lomax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac302⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03869591v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controls on the spatio-temporal patterns of induced seismicity in Groningen constrained by physics-based modelling with Ensemble-Smoother data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gimbert</w:t>
+                <w:t xml:space="preserve">Thibault Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Pluymaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Diederik van Wees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loes Buijze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229 (2), pp.1282-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661182v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Aseismic Slip Linking Fluid Injection to Natural and Anthropogenic Seismic Swarms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Self-Supervised Deep Learning Approach for Blind Denoising and Waveform Coherence Enhancement in Distributed Acoustic Sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jb025571⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2021.3132832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936234v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on the spatio-temporal patterns of induced seismicity in Groningen constrained by physics-based modelling with Ensemble-Smoother data assimilation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Prevalence of Aseismic Slip Linking Fluid Injection to Natural and Anthropogenic Seismic Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Danré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (12), pp.e2022JB025571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022jb025571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03578570v1</w:t>
+                <w:t xml:space="preserve">hal-03936234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Supervised Deep Learning Approach for Blind Denoising and Waveform Coherence Enhancement in Distributed Acoustic Sensing data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Imaging an Underwater Basin and its Resonance Modes using Optical Fiber Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (3), pp.1573-1584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347303v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lomax</w:t>
+                <w:t xml:space="preserve">Quantifying microseismic noise generation from coastal reflection of gravity waves recorded by seafloor DAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (1), pp.394-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609866v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging an Underwater Basin and its Resonance Modes using Optical Fiber Distributed Acoustic Sensing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Integrated rupture mechanics for slow slip events and earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 93 (3), pp.1573-1584</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452259v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying microseismic noise generation from coastal reflection of gravity waves recorded by seafloor DAS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instantaneous tracking of earthquake growth with elastogravity signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Licciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rouet-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac200⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 606 (7913), pp.319-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04672-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03748535v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated rupture mechanics for slow slip events and earthquakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Kathmandu Basin as a local modulator of seismic waves: 2-D modelling of non-linear site response under obliquely incident waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domniki Asimaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (3), pp.1996-2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885087v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03869591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous tracking of earthquake growth with elastogravity signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kévin Juhel</w:t>
+                <w:t xml:space="preserve">Seismic Waveform-Coherence Controlled by Earthquake Source Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingsen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-04672-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (5), pp.e2021JB023458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB023458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780470v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03688501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Parameter Estimation for Space and Time Interacting Earthquake Rupture Model Using Historical and Physics-Based Simulated Earthquake Catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ceferino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Percy Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Aubert</w:t>
+                <w:t xml:space="preserve">Anne Kiremidjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Gregory Deierlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.3356-3373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Parameter Estimation for Space and Time Interacting Earthquake Rupture Model Using Historical and Physics-Based Simulated Earthquake Catalogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Ceferino</w:t>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percy Galvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kiremidjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Deierlein</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210013⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462495v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicycle Simulation of Strike-Slip Earthquake Rupture for Use in Near-Source Ground-Motion Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Percy Galvez</w:t>
+                <w:t xml:space="preserve">Early earthquake detection capabilities of different types of future-generation gravity gradiometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Shimoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoly Petukhin</w:t>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Somerville</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matteo Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120210104⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (1), pp.533-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462493v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early earthquake detection capabilities of different types of future-generation gravity gradiometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicycle Simulation of Strike-Slip Earthquake Rupture for Use in Near-Source Ground-Motion Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Petukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomofumi Shimoda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">Paul Somerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ken Miyakoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa486⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (5), pp.2463-2485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578567v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Ductile Shear Zone Facilitates Near‐Orthogonal Strike‐Slip Faulting in a Thin Brittle Lithosphere</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain to ground motion conversion of distributed acoustic sensing data for earthquake magnitude and stress drop determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090744⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.1421-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-1421-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481103v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain to ground motion conversion of distributed acoustic sensing data for earthquake magnitude and stress drop determination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Ductile Shear Zone Facilitates Near‐Orthogonal Strike‐Slip Faulting in a Thin Brittle Lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-1421-2021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324247v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of seismic and a-seismic deformation during the 2020 sequence of Atacama, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Klein</w:t>
+                <w:t xml:space="preserve">Bertrand Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Potin</w:t>
+                <w:t xml:space="preserve">Francisco Pasten-Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Pasten-Araya</w:t>
+                <w:t xml:space="preserve">Roxane Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kellen Azua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 570, pp.117081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the point source parameters of the 11 November 2019 Mw 4.9 Le Teil earthquake using multiple relocation approaches, first motion and full waveform inversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Oral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guilhem Trilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating seismic beamforming capabilities of distributed acoustic sensing arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.915-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-12-915-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent earthquake rupture predictability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Men-Andrin Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Men-Andrin Meier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">Elizabeth Cochran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 225 (1), pp.657-663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggaa610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Depth‐Varying Elastic Properties of the Upper Plate on Megathrust Earthquake Rupture Dynamics and Tsunamigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Prada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Valentí Sallarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sánchez‐linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (11), pp.e2021JB022328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JB022328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Detection Capabilities of Underwater Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (3), pp.e2020JB020925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020jb020925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining Fault Friction and Stability With Fluid‐Injection Field Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Larochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy Larochelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadia Lapusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (10), pp.e2020GL091188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020gl091188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interevent-time distribution and aftershock frequency in non-stationary induced seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Post</w:t>
+                <w:t xml:space="preserve">Matthias Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fokker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.3540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-82803-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum of earthquake rupture speeds enabled by oblique slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huihui Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (12), pp.817-821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41561-020-00654-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Stereometry Reveals Preparatory Behavior and Source Kinematics of Intermediate‐Size Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mordret</w:t>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Brenguier</w:t>
+                <w:t xml:space="preserve">M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Causse</w:t>
+                <w:t xml:space="preserve">P. Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (17), pp.e2020GL088563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020GL088563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Seismic Source Characterization Using Deep Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (17), pp.e2020GL088690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020GL088690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a Damaged‐Fault Zone Mitigate the Near‐Field Impact of Supershear Earthquakes?—Application to the 2018 7.5 Palu, Indonesia, Earthquake</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Socio-Seismology Experiment in Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve J. Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prépetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bétonus Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL085649⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.542654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.542654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578336v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Scattered 2011 Tohoku Tsunami Waves From a Seafloor Sensor Array in the Northeast Pacific Ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jian Shi</w:t>
+                <w:t xml:space="preserve">Earthquake Cycle Modelling of Multi-segmented Faults: Dynamic Rupture and Ground Motion Simulation of the 1992 Mw 7.3 Landers Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Somerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Petukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB020221⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (5), pp.2163-2179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578392v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socio-Seismology Experiment in Haiti</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does a Damaged‐Fault Zone Mitigate the Near‐Field Impact of Supershear Earthquakes?—Application to the 2018 7.5 Palu, Indonesia, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.542654⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (1), pp.e2019GL085649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027250v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake Cycle Modelling of Multi-segmented Faults: Dynamic Rupture and Ground Motion Simulation of the 1992 Mw 7.3 Landers Earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Peter</w:t>
+                <w:t xml:space="preserve">Globally Scattered 2011 Tohoku Tsunami Waves From a Seafloor Sensor Array in the Northeast Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02228-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (11), pp.e2020JB020221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393266v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting microphysical fault friction parameters from laboratory and field injection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (6), pp.2245-2256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-11-2245-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Perturbation From Aseismic Slip Drives The Seismic Front During Fluid Injection In A Permeable Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wynants‐morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019JB019179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid collaborative knowledge building via Twitter after significant geohazard events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lacassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Lacassin</w:t>
+                <w:t xml:space="preserve">Maud H Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud H Devès</w:t>
+                <w:t xml:space="preserve">Stephen L Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), pp.129-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gc-3-129-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02341638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines du séisme du Teil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 561-562, pp.94-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Transitions Facilitate Fault‐Spanning Ruptures on Seismically Active and Creeping Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Niemeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (8), pp.e2019JB019328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019JB019328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the statistical significance of foreshock sequences in Southern California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019GL086224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of earthquake ruptures and dynamic off-fault deformation on propagating faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Preuss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ylona van Dinther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (4), pp.1333-1360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-11-1333-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Community Code Verification Exercise for Simulating Sequences of Earthquakes and Aseismic Slip (SEAS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault‐Zone Damage Promotes Pulse‐Like Rupture and Back‐Propagating Fronts via Quasi‐Static Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Idini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittany Erickson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220190248⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (23), pp.e2020GL090736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578332v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault‐Zone Damage Promotes Pulse‐Like Rupture and Back‐Propagating Fronts via Quasi‐Static Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Community Code Verification Exercise for Simulating Sequences of Earthquakes and Aseismic Slip (SEAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Erickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lapusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Idini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Dunham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090736⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (2A), pp.874-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220190248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578343v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rupture extent of low frequency earthquakes near Parkfield, CA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Dynamic viability of the 2016 Mw 7.8 Kaikōura earthquake cascade on weak crustal faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy429⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09125-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03664098v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic viability of the 2016 Mw 7.8 Kaikōura earthquake cascade on weak crustal faults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Quantitative relationship between aseismic slip propagation speed and frictional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Ariyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bürgmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbin Xu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toru Matsuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09125-w⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 767 (128151), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116213v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative relationship between aseismic slip propagation speed and frictional properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Dynamic Finite‐Fault Inversion: 2. Application to the 2016 M w 6.2 Amatrice, Italy, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bürgmann</w:t>
+                <w:t xml:space="preserve">F. Gallovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Matsuzawa</w:t>
+                <w:t xml:space="preserve">Ľ. Valentová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Hasegawa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.‐a. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 767 (128151), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (7), pp.6970-6988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200508v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Dynamic Finite‐Fault Inversion: 2. Application to the 2016 M w 6.2 Amatrice, Italy, Earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depletion‐Induced Seismicity at the Groningen Gas Field: Coulomb Rate‐and‐State Models Including Differential Compaction Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gallovič</w:t>
+                <w:t xml:space="preserve">Sander Osinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ľ. Valentová</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brecht Wassing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Pluymaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 124 (7), pp.6970-6988. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017512⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 124 (7), pp.7081-7104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB016670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372968v1</w:t>
+                <w:t xml:space="preserve">hal-02372699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions on seafloor telecom cables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
+                <w:t xml:space="preserve">Initiation and arrest of earthquake ruptures due to elongated overstressed regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Galis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Martin Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Barros</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jozef Kristek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Commun.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13793-z⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217 (3), pp.1783-1797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060047v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Dynamic Finite‐Fault Inversion: 1. Method and Synthetic Test</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions on seafloor telecom cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017510⟩</w:t>
+              <w:t xml:space="preserve">Nature Commun.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.5777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13793-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372788v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth Science Is Ready for Preprints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Dynamic Finite‐Fault Inversion: 1. Method and Synthetic Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ľ. Valentová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.‐a. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EO121347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (7), pp.6949-6969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02233047v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal mode simulation of prompt elastogravity signals induced by an earthquake rupture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earth Science Is Ready for Preprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Narock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Juhel</w:t>
+                <w:t xml:space="preserve">Alodie Bubeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Montagner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Barsuglia</w:t>
+                <w:t xml:space="preserve">Allison Enright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy436⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EO121347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117891v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation and arrest of earthquake ruptures due to elongated overstressed regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normal mode simulation of prompt elastogravity signals induced by an earthquake rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Galis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">M Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mai</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 217 (3), pp.1783-1797. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz086⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 216 (2), pp.935-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200821v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion‐Induced Seismicity at the Groningen Gas Field: Coulomb Rate‐and‐State Models Including Differential Compaction Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Candela</w:t>
+                <w:t xml:space="preserve">Early and persistent supershear rupture of the 2018 magnitude 7.5 Palu earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingsen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fielding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Osinga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maarten Pluymaekers</w:t>
+                <w:t xml:space="preserve">Cunren Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JB016670⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0297-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372699v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and persistent supershear rupture of the 2018 magnitude 7.5 Palu earthquake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lingsen Meng</w:t>
+                <w:t xml:space="preserve">Monitoring Haiti’s Quakes with Raspberry Shake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Symithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fielding</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cunren Liang</w:t>
+                <w:t xml:space="preserve">Roberte Momplaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prépetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0297-z⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EO123345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116191v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Haiti’s Quakes with Raspberry Shake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dynamics of Elongated Earthquake Ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EO123345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167393v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Elongated Earthquake Ruptures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Seismic and Aseismic Fault Growth Lead to Different Fault Orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Herrendörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylona Dinther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017684⟩</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373899v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Earthquake-induced prompt gravity signals identified in dense array data in Japan” by Kimura et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71 (1), pp.51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40623-019-1030-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic and Aseismic Fault Growth Lead to Different Fault Orientations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Preuss</w:t>
+                <w:t xml:space="preserve">The rupture extent of low frequency earthquakes near Parkfield, CA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica C. Hawthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Herrendörfer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ylona Dinther</w:t>
+                <w:t xml:space="preserve">Amanda M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017324⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (1), pp.621-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373858v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03664098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of Long‐Range Anthropogenic Noise in Southern California and Implications for Tectonic Tremor Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaf Inbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Cristea‐platon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Hillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Agnew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (23), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120180130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Reactivation of a Deep-Seated Landslide by Undrained Loading Captured With Repeat Airborne and Terrestrial Lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam D. Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam D. Booth</w:t>
+                <w:t xml:space="preserve">Justin Mccarley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Mccarley</w:t>
+                <w:t xml:space="preserve">Jason Hinkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Hinkle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Susan Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (10), pp.4841-4850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018GL077812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake nucleation and fault slip complexity in the lower crust of central Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Tape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Tape</w:t>
+                <w:t xml:space="preserve">Stephen Holtkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Holtkamp</w:t>
+                <w:t xml:space="preserve">Vipul Silwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vipul Silwal</w:t>
+                <w:t xml:space="preserve">Jessica Hawthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshihiro Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (7), pp.536-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41561-018-0144-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake early warning using future generation gravity strainmeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barsuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (12), pp.10889-10902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JB016698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced seismicity provides insight into why earthquake ruptures stop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Imbricated slip rate processes during slow slip transients imaged by low-frequency earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Martin Mai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+                <w:t xml:space="preserve">W.B. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aap7528⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 476, pp.122 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737083v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of armored scales (Hemiptera: Diaspididae) and soft scales (Hemiptera: Coccidae) in Chile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Margot Correa</w:t>
+                <w:t xml:space="preserve">Observations and modeling of the elastogravity signals preceding direct seismic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ampuero</w:t>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01997-6⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 358 (6367), pp.1164 - 1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aao0746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607794v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01890237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbricated slip rate processes during slow slip transients imaged by low-frequency earthquakes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Depth varying rupture properties during the 2015 Mw 7.8 Gorkha (Nepal) earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fielding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.032⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on the 25 April 2015 Mw 7.8 Gorkha (Nepal) earthquake, 714-715, pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924549v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and modeling of the elastogravity signals preceding direct seismic waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Genetic diversity of armored scales (Hemiptera: Diaspididae) and soft scales (Hemiptera: Coccidae) in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aao0746⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01997-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01890237v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth varying rupture properties during the 2015 Mw 7.8 Gorkha (Nepal) earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Yue</w:t>
+                <w:t xml:space="preserve">Induced seismicity provides insight into why earthquake ruptures stop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Galis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Simons</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Martin Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.07.005⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aap7528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370717v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Earthquake‐Source Inversion Validation (SIV) Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Mai</w:t>
+                <w:t xml:space="preserve">Wastewater disposal and earthquake swarm activity at the southern end of the Central Valley, California,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H.W. Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijel Schorlemmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">S.M. Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimiyuki Asano</w:t>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hauksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220150231⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (3), pp.1092-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692238v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater disposal and earthquake swarm activity at the southern end of the Central Valley, California,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.H.W. Goebel</w:t>
+                <w:t xml:space="preserve">The Earthquake‐Source Inversion Validation (SIV) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Hosseini</w:t>
+                <w:t xml:space="preserve">Danijel Schorlemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cappa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+                <w:t xml:space="preserve">Kimiyuki Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066948⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (3), pp.690 - 708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220150231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346818v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of largest earthquake slip and fast rupture controlled by along-strike change in fault structural maturity due to fault growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrin</w:t>
+                <w:t xml:space="preserve">I. Manighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gaudemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (5), pp.3666-3685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JB012671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompt gravity signal induced by the 2011 Tohoku-Oki earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Barsuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms13349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02279303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on earthquake triggering processes from early aftershocks of repeating microearthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JB012287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient gravity perturbations induced by earthquake rupture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Iquique earthquake sequence of April 2014: Bayesian modeling accounting for prediction uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harms</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Barsuglia</w:t>
+                <w:t xml:space="preserve">J. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chassande-Mottin</w:t>
+                <w:t xml:space="preserve">R. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+                <w:t xml:space="preserve">M. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv090⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481320v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Iquique earthquake sequence of April 2014: Bayesian modeling accounting for prediction uncertainty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient gravity perturbations induced by earthquake rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jiang</w:t>
+                <w:t xml:space="preserve">J. Harms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jolivet</w:t>
+                <w:t xml:space="preserve">E. Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Rivera</w:t>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL065402⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201 (3), pp.1416-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207807v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional velocity-weakening in landslides on Earth and on other planetary bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lucas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.3417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms4417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2013, Mw 7.7 Balochistan earthquake, energetic strike-slip reactivation of a thrust fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+                <w:t xml:space="preserve">F. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ayoub</w:t>
+                <w:t xml:space="preserve">S. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 391, pp.128-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geostationary Optical Seismometer, Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Michel</w:t>
+                <w:t xml:space="preserve">J.P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lapusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (1), pp.695-703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2012.2201487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2012 Sumatra great earthquake sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+                <w:t xml:space="preserve">Interplay of seismic and aseismic deformations during earthquake swarms: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kanamori</w:t>
+                <w:t xml:space="preserve">Guillaume Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor C. Tsai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lingseng Meng</w:t>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 351-352, pp.247-257</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 331-332, pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839932v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake in a Maze: Compressional Rupture Branching During the 2012 Mw 8.6 Sumatra earthquake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
+                <w:t xml:space="preserve">High-resolution backprojection at regional distance: Application to the Haiti M7.0 earthquake and comparisons with finite source studies,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stock</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1224030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (B04313), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878993v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of seismic and aseismic deformations during earthquake swarms: An experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+                <w:t xml:space="preserve">The 2012 Sumatra great earthquake sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroo Kanamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
+                <w:t xml:space="preserve">Victor C. Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+                <w:t xml:space="preserve">Luis Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingsen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 331-332, pp.215-223. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 351-352, pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.03.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00701955v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution backprojection at regional distance: Application to the Haiti M7.0 earthquake and comparisons with finite source studies,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId553" w:history="1">
+                <w:t xml:space="preserve">Earthquake in a Maze: Compressional Rupture Branching During the 2012 Mw 8.6 Sumatra earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sladen</w:t>
+                <w:t xml:space="preserve">J. Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rendon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117 (B04313), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, v. 337 (6095), p. 724-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JB008702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1224030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815468v1</w:t>
+                <w:t xml:space="preserve">hal-00878993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2012 Sumatra great earthquake sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroo Kanamori</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
+                <w:t xml:space="preserve">H. Kanamori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor C. Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lingsen Meng</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingseng Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 351-352, pp.247-257. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 351-352, pp.247-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264144v1</w:t>
+                <w:t xml:space="preserve">hal-00839932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downscaling of fracture energy during brittle creep experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.B08215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JB008059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average crack-front velocity during subcritical fracture propagation in a heterogeneous medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+                <w:t xml:space="preserve">The 2011 Magnitude 9.0 Tohoku-Oki Earthquake: Mosaicking the Megathrust from Seconds to Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Minson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036104⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 332 (6036), pp.1421-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701939v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2011 Magnitude 9.0 Tohoku-Oki Earthquake: Mosaicking the Megathrust from Seconds to Centuries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Jiang</w:t>
+                <w:t xml:space="preserve">Average crack-front velocity during subcritical fracture propagation in a heterogeneous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1206731⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.036104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620542v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle lithologique de la propagation de la rupture du séisme du Teil (2019/11/11 ; Mw4,9) et de la localisation des répliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de la faille à l'origine du séisme du Teil de 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of nearshore surface gravity waves from Distributed Acoustic Sensing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Intrusive DAS Coexisting in Telecom Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kristoffer Brenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mohammedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
+                <w:t xml:space="preserve">Pascal Pecci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Jan Petter Morten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián Pelaez-Quiñones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Bouchette</w:t>
+                <w:t xml:space="preserve">Julian Pelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibre Optic Sensing in Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, San Diego, United States. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921465v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive DAS Coexisting in Telecom Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic earthquake source inversion with GAN priors, with application to the 2023 Mw 7.8 Kahramanmaraş, Turkey earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Premus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-6072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922040v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic earthquake source inversion with GAN priors, with application to the 2023 Mw 7.8 Kahramanmaraş, Turkey earthquake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Fluid-induced earthquake nucleation controlled by shear-induced compaction and dilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Selvadurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-6072, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6072⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-11558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921876v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-induced earthquake nucleation controlled by shear-induced compaction and dilation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Dal Zilio</w:t>
+                <w:t xml:space="preserve">Reconstruction of nearshore surface gravity waves from Distributed Acoustic Sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Pelaez-Quiñones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Selvadurai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisa Tinti</w:t>
+                <w:t xml:space="preserve">Fréderic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11558⟩</w:t>
+              <w:t xml:space="preserve">Fibre Optic Sensing in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-gc12-fibreoptic-79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921910v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the onset of earthquake-induced landslides as triggered slip under rate-and-state friction law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of the mainshock and aftershocksof the Le Teil earthquake (2019/11/11, Mw 4.9) in the geological context of the Southeast Basin edge (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Tectonic and Dating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Praz sur Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-supervised Deep Learning approach for improving signal coherence in Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation du choc principal et des répliques du séisme du Teil (2019/11/11, Mw 4,9) dans le contexte géologique de la bordure du bassin du Sud-Est (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The November 11 2019 Le Teil, France M5 earthquake: a triggered event in nuclear country</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Potential of DAS on Underwater Fiber Optic Cables for Deep-Sea Current Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Diego Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, San Francisco (CA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026754v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of DAS on Underwater Fiber Optic Cables for Deep-Sea Current Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The November 11 2019 Le Teil, France M5 earthquake: a triggered event in nuclear country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070707v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions analysis using the fiber optic telecom seafloor cable KM3NeT offshore Toulon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18079,1022 +18079,1022 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining denoising and matched filter detection to enhance Haiti's earthquake catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel C. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel C. Neves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Courboulex</w:t>
+                <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ambrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th General assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à la source : le séisme du Teil (2019-11-11, Mw 4.9) et les répliques dans le contexte géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1eres rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saint Jean Cap Ferrat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of DAS on Underwater Fiber Optic Cables for Deep-Sea Current Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mata Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021, online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous Tracking of Earthquake Growth Using Prompt Elasto- Gravity Signals and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rouet-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthquakes: Nucleation, Triggering and Relationships with Aseismic Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau de sismologie citoyenne en Haïti face au séisme de Nippes (Mw 7.2) du 14 Aout 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Symithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake Early Warning System based on 3 seconds of P wave: a Machine Learning approach for rapid detection, estimation magnitude and location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Inza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernando Tavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE PHYSICS OF EARTHQUAKE FAULTING: MACHINE LEARNING TO ILLUMINATE EARTHQUAKES PRECURISORS AND PREDICT LABORATORY EARTHQUAKES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous Tracking of Earthquake Growth Using Prompt Elasto-Gravity Signals and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rouet-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERC TECTONIC: Workshop on The physics of earthquake faulting: machine learning to illuminate earthquake precursors and predict laboratory earthquakes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prompt ElastoGravity Signals (PEGS) : Detection capabilities and limitations of very broadband seismometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19104,231 +19104,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération scientifique se poursuit après le séisme du Teil en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bertrand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure acoustique distribuée (DAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19338,147 +19338,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards tsunami early-warning with Distributed Acoustic Sensing: Expected seafloor strains induced by tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Becerril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Becerril</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Pedro Vidal-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Vidal-Moreno</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Miguel Gonzalez-Herraez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19488,165 +19488,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’évaluation du groupe de travail (GT) CNRS‐INSU sur le séisme du Teil du 11 novembre 2019 et ses causes possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut National des Sciences de l'Univers. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId650"/>
+      <w:footerReference w:type="default" r:id="rId649"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19714,51 +19714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="882D9C85"/>
+    <w:nsid w:val="09ED57D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19945,51 +19945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-ampuero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-7987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072472359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-3348-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arzu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Twardzik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fryer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Ampuero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf507" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389213v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gr&#228;ff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Paul Lipovsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vieli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Dachauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jackson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09347-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maria Scuderi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf377" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Papotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf339" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Licciardi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf419" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115394" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05082254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fichtner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Hofstede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. N. Kennett" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Westhoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp8094" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bolotskaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Hager" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Inbal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Clayton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240119" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuwei Xu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Ji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingsen Meng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yunjun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp0493" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Ampuero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl110695" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027276" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T Herrera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P Ampuero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G F Crempien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae113" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726373v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Flores Cuba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Idini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108792" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885055v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Diao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Weng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Shao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjiang Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51313-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600262v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Kammer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C Mclaskey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Abercrombie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cattania" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47970-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leyton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efra&#237;n Rivera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104699" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921883v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cristea-Platon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Agnew" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230133" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823330v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.280" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885066v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Peng" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Shauer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoshan Dai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027844" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885070v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tassara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01312-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947012v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117886" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885078v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Herbozo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108693" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Dong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Xia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Elsworth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38137-w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280699v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026575" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Chandra Vyas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220205" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230077" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391440v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Ding" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Xu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Premus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i3.1083" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192982v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licciardi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026588" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mohanna" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01030-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198299v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101604" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dal Zilio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885075v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailin Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023458" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869591v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Ayoubi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domniki Asimaki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac302" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936234v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb025571" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578570v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Candela" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Pluymaekers" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Diederik van Wees" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Buijze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab497" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885087v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780470v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rouet-Leduc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04672-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462495v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ceferino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Galvez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kiremidjian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Deierlein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Petukhin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Somerville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Miyakoshi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210104" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578567v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Shimoda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa486" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481103v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090744" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285558v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pasten-Araya" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Azua" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117081" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348973v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menager" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilhem Trilla" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.78" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290510v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-915-2021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578648v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Men-Andrin Meier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cochran" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Page" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa610" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462491v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Sallar&#232;s" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez&#8208;linares" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022328" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246984v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl091188" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578654v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Post" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fokker" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82803-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279193v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-00654-4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02932273v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088563" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931963v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Ampuero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088690" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578336v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085649" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578392v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kohler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowden" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020221" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393266v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02228-x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079544v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scuderi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2245-2020" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613516v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants&#8208;morel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019179" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02341638v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Hicks" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bossu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-129-2020" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934441v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931966v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niemeijer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019328" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459387v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086224" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578458v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Preuss" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylona van Dinther" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1333-2020" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578332v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Erickson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barall" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dunham" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190248" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578343v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Idini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090736" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664098v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C. Hawthorne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Thomas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy429" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116213v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Xu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09125-w" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200508v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Ariyoshi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#252;rgmann" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsuzawa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Hasegawa" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372968v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallovi&#269;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;. Valentov&#225;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;a. Gabriel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017512" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372788v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017510" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233047v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narock" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Goldstein" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jackson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Bubeck" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Enright" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO121347" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117891v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Juhel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Montagner" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vall&#233;e" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy436" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200821v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mai" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz086" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372699v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Osinga" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Wassing" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016670" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116191v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunren Liang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0297-z" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373899v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017684" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123348v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1030-x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373858v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Herrend&#246;rfer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylona Dinther" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017324" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019076v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cristea&#8208;platon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180130" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983399v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Booth" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mccarley" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hinkle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shaw" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077812" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019296v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Tape" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holtkamp" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Silwal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hawthorne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kaneko" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0144-2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196117v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016698" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737083v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin Mai" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aap7528" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607794v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01997-6" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924549v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Frank" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.032" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01890237v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao0746" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370717v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yue" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.07.005" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692238v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Schorlemmer" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiyuki Asano" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150231" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346818v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.W. Goebel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hosseini" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauksson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066948" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348985v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaudemer" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012671" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279303v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13349" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214186v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012287" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481320v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harms" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassande-Mottin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv090" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207807v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivera" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065402" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207415v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4417" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068760v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wei" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meng" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.036" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496034v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ampuero" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprince" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2201487" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839932v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanamori" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor C. Tsai" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingseng Meng" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878993v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stock" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224030" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701955v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Elkhoury" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.03.022" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815468v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rendon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008702" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264144v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.017" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX738N9C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701925v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008059" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701939v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036104" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620542v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Minson" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206731" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339430v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921465v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohammedi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouchette" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-79" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921876v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6072" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921910v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Selvadurai" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tinti" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11558" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089160v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6257" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026754v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18295" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558268v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536333v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558255v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446614v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224491v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389209v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Becerril" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vidal-Moreno" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Herraez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-ampuero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-7987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072472359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-3348-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fryer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Ampuero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf507" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Papotto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Licciardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf419" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115394" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05082254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fichtner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Hofstede" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. N. Kennett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Westhoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp8094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bolotskaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Hager" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Inbal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Clayton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gr&#228;ff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Paul Lipovsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vieli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Dachauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jackson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09347-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maria Scuderi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf377" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Ampuero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl110695" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027276" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T Herrera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P Ampuero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G F Crempien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Flores Cuba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Idini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108792" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Diao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Weng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Shao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjiang Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51313-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Kammer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C Mclaskey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Abercrombie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cattania" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47970-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leyton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efra&#237;n Rivera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104699" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921883v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cristea-Platon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Agnew" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230133" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.280" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885066v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Peng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Shauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoshan Dai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027844" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuwei Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Ji" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingsen Meng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yunjun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp0493" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117886" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Herbozo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108693" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Dong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Xia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Elsworth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38137-w" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026575" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Chandra Vyas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220205" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586933v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230077" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Ding" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Xu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Premus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i3.1083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licciardi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026588" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mohanna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01030-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101604" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885083v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dal Zilio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885070v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tassara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01312-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Candela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Pluymaekers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Diederik van Wees" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Buijze" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab497" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936234v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb025571" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rouet-Leduc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04672-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869591v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Ayoubi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domniki Asimaki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac302" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688501v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailin Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023458" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462495v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ceferino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Galvez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kiremidjian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Deierlein" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578567v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Shimoda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa486" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462493v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Petukhin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Somerville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Miyakoshi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210104" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481103v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090744" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285558v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pasten-Araya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Azua" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117081" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348973v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menager" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilhem Trilla" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.78" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290510v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-915-2021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578648v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Men-Andrin Meier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cochran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Page" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa610" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462491v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Sallar&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez&#8208;linares" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022328" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246984v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl091188" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578654v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Post" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fokker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82803-2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279193v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-00654-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02932273v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boue" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088563" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931963v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Ampuero" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088690" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393266v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02228-x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578336v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085649" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578392v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kohler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowden" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020221" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079544v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scuderi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2245-2020" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613516v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants&#8208;morel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019179" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02341638v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Hicks" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bossu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-129-2020" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934441v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931966v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niemeijer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019328" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459387v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086224" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578458v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Preuss" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylona van Dinther" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1333-2020" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578343v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Idini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090736" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578332v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Erickson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barall" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dunham" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190248" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116213v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Xu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09125-w" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200508v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Ariyoshi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#252;rgmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsuzawa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Hasegawa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.021" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372968v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallovi&#269;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;. Valentov&#225;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;a. Gabriel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017512" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372699v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Osinga" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Wassing" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016670" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200821v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mai" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz086" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372788v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017510" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233047v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narock" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Goldstein" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jackson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Bubeck" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Enright" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO121347" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117891v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Juhel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Montagner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vall&#233;e" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy436" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116191v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunren Liang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0297-z" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373899v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017684" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373858v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Herrend&#246;rfer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylona Dinther" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017324" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123348v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1030-x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664098v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C. Hawthorne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Thomas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy429" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019076v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cristea&#8208;platon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180130" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983399v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Booth" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mccarley" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hinkle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shaw" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077812" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019296v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Tape" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holtkamp" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Silwal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hawthorne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kaneko" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0144-2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196117v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016698" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924549v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Frank" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.032" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01890237v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao0746" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370717v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yue" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.07.005" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607794v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01997-6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737083v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin Mai" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aap7528" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346818v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.W. Goebel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hosseini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauksson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066948" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692238v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Schorlemmer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiyuki Asano" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150231" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348985v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaudemer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012671" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279303v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13349" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214186v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012287" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207807v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivera" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065402" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481320v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harms" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassande-Mottin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv090" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207415v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4417" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068760v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wei" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meng" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.036" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496034v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ampuero" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprince" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2201487" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701955v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Elkhoury" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.03.022" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815468v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rendon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008702" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264144v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor C. Tsai" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.017" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX738N9C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878993v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stock" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224030" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839932v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanamori" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingseng Meng" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701925v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008059" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620542v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Minson" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206731" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701939v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036104" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339430v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921876v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6072" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921910v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Selvadurai" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tinti" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11558" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921465v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohammedi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouchette" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-79" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089160v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6257" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026754v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18295" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558268v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536333v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558255v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446614v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224491v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389209v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Becerril" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vidal-Moreno" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Herraez" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>