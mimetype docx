--- v1 (2026-04-24)
+++ v2 (2026-05-31)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">072472359</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=RHXdl6EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/N-3348-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -183,14142 +204,14142 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (131)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and quasi-static inversion of fault slip during laboratory earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J -P Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 244 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggaf507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Barriers and Their Impact on Rupture Propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Tsunami Early-Warning with Distributed Acoustic Sensing: Expected Seafloor Strains Induced by Tsunamis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Carlos Becerril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Passelègue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Preciado-Garbayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Gonzalez-Herraez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JB032879⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 183 (5), pp.2035-2059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-026-03940-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502640v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-Driven Code Comparisons for Simulations of Fluid-Induced Aseismic Slip</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress Barriers and Their Impact on Rupture Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric M Dunham</w:t>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taeho Kim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JB030601⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 131 (2), pp.e2025JB032879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB032879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019269v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 28 January 2020, Mw7.7, Cayman Trough / Oriente Fault, Supershear Earthquake Rupture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calving-driven fjord dynamics resolved by seafloor fibre sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+                <w:t xml:space="preserve">Dominik Gräff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Bradley Paul Lipovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Bao</w:t>
+                <w:t xml:space="preserve">Andreas Vieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+                <w:t xml:space="preserve">Armin Dachauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1629⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 644 (8076), pp.404-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09347-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391514v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Back‐Projection Earthquake Rupture Imaging With Ocean Bottom Distributed Acoustic Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuqing Xie</w:t>
+                <w:t xml:space="preserve">The Role of Stress Distribution in Seismic Cycle Complexity of a Long Laboratory Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">F. Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+                <w:t xml:space="preserve">S. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alister Trabattoni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JB031483⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (18), pp.e2025GL116440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GL116440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456294v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seafloor fibre optical cable repositioning using target motion analysis on distributed acoustic sensing of underwater acoustic noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Boundary Element and Finite Methods for Modeling Fluid-Induced Seismicity in Fault Networks within Low-Permeability Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+                <w:t xml:space="preserve">Frederic Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Papotto</w:t>
+                <w:t xml:space="preserve">Marco Maria Scuderi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit de Cacqueray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 243 (2), pp.ggaf339. </w:t>
+              <w:t xml:space="preserve">, 2025, 243 (3), pp.ggaf377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272045v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First implementation of a tsunami warning system based on prompt elastogravity signals in Peru</w:t>
+                <w:t xml:space="preserve">Toward Back‐Projection Earthquake Rupture Imaging With Ocean Bottom Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Arias</w:t>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Inza</w:t>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hourcade</w:t>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Juhel</w:t>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Licciardi</w:t>
+                <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 244 (1), pp.ggaf419. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342272v1</w:t>
+                <w:t xml:space="preserve">hal-05456294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Seafloor fibre optical cable repositioning using target motion analysis on distributed acoustic sensing of underwater acoustic noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Papotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Cacqueray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 243 (2), pp.ggaf339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978093v1</w:t>
+                <w:t xml:space="preserve">hal-05272045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Feyza Arzu</w:t>
+                <w:t xml:space="preserve">First implementation of a tsunami warning system based on prompt elastogravity signals in Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 244 (1), pp.ggaf419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05232248v1</w:t>
+                <w:t xml:space="preserve">hal-05342272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Foreshock Identification Depend on Seismic Monitoring Capability?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 28 January 2020, Mw7.7, Cayman Trough / Oriente Fault, Supershear Earthquake Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GL115394⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391314v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden cascades of seismic ice stream deformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Westhoff</w:t>
+                <w:t xml:space="preserve">Community-Driven Code Comparisons for Simulations of Fluid-Induced Aseismic Slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère R Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany A Erickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric M Dunham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taeho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adp8094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB030601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05082254v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of failure parameterization on pre- and co-seismic earthquake rupture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Distributed Acoustic Sensing for aftershock monitoring: the case of the 2019 Mw 4.9 Le Teil earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae462⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i1.1204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885007v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake Detectability and Depth Resolution with Dense Arrays in Long Beach, California: Further Evidence for Upper-Mantle Seismicity within a Continental Setting</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Back to the Source: Connecting the Seismological Observations of Le Teil Earthquake (M w 4.9, 2019/11/11, France) to the Local Geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feyza Arzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220240035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JB031133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885059v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the Peruvian Earthquake Early Warning System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Does Foreshock Identification Depend on Seismic Monitoring Capability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zefeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Inza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120240119⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GL115394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885027v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calving-driven fjord dynamics resolved by seafloor fibre sensing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of failure parameterization on pre- and co-seismic earthquake rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Bolotskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09347-7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 240 (3), pp.1538-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389213v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Boundary Element and Finite Methods for Modeling Fluid-Induced Seismicity in Fault Networks within Low-Permeability Rocks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hidden cascades of seismic ice stream deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Maria Scuderi</w:t>
+                <w:t xml:space="preserve">Andreas Fichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coen Hofstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian L. N. Kennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Svensson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Westhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf377⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.858-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adp8094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383298v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05082254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Stress Distribution in Seismic Cycle Complexity of a Long Laboratory Fault</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Violay</w:t>
+                <w:t xml:space="preserve">Earthquake Detectability and Depth Resolution with Dense Arrays in Long Beach, California: Further Evidence for Upper-Mantle Seismicity within a Continental Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaf Inbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Clayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GL116440⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96 (1), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220240035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266438v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Onset of Earthquake‐Triggered Landslides on Slip Surfaces Governed by Rate‐And‐State Friction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of the Peruvian Earthquake Early Warning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+                <w:t xml:space="preserve">Pablo Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Courboulex</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hernando Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024gl110695⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (1), pp.191-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120240119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861810v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Seismicity Migration in Earthquake Swarms by Injected Fluid Volume and Aseismic Crack Propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual-initiation ruptures in the 2024 Noto earthquake encircling a fault asperity at a swarm edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Garagash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">Liuwei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cappa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingsen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Yunjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023jb027276⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385 (6711), pp.871-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adp0493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376256v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proxy implementation of thermal pressurization for earthquake cycle modelling on rate-and-state faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco T Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean P Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge G F Crempien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 237 (3), pp.1432-1441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggae113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms and Seismological Signatures of Rupture Complexity Induced by Fault Damage Zones in Fully-Dynamic Earthquake Cycle Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Flores Cuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Oral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Idini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (11), pp.e2024GL108792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024GL108792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04726373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-based assessment of earthquake potential on the Anninghe-Zemuhe fault system in southwestern China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faqi Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huihui Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongjiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.6908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-51313-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake energy dissipation in a fracture mechanics framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of Seismicity Migration in Earthquake Swarms by Injected Fluid Volume and Aseismic Crack Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel E Abercrombie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Cattania</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dmitry Garagash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47970-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023jb027276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600262v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double distance dependence in high-frequency ground motion along the plate boundary in Northern Chile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Onset of Earthquake‐Triggered Landslides on Slip Surfaces Governed by Rate‐And‐State Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Leyton</w:t>
+                <w:t xml:space="preserve">H. Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efraín Rivera</w:t>
+                <w:t xml:space="preserve">J P Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104699⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (24), pp.e2024GL110695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl110695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391412v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to Reply to “Comment on ‘Sources of Long-Range Anthropogenic Noise in Southern California and Implications for Tectonic Tremor Detection’ by Asaf Inbal, Tudor Cristea-Platon, Jean-Paul Ampuero, Gregor Hillers, Duncan Agnew, and Susan E. Hough” by Allie Hutchison, Yijian Zhou, and Abhijit Ghosh</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Earthquake energy dissipation in a fracture mechanics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory C Mclaskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel E Abercrombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Cattania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120230133⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47970-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921883v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First in situ calcite U–Pb dating revealing the past episodes of the 2019 Le Teil Earthquake (France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Double distance dependence in high-frequency ground motion along the plate boundary in Northern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Idini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Leyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efraín Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.280⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133, pp.104699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823330v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Happens When Two Ruptures Collide?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">First in situ calcite U–Pb dating revealing the past episodes of the 2019 Le Teil Earthquake (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Matonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Carr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (G1), pp.195-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GL110835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04797340v1</w:t>
+                <w:t xml:space="preserve">hal-04823330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonances of Fluid‐Filled Cracks With Complex Geometry and Application to Very Long Period (VLP) Seismic Signals at Mayotte Submarine Volcano</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kaoshan Dai</w:t>
+                <w:t xml:space="preserve">Erratum to Reply to “Comment on ‘Sources of Long-Range Anthropogenic Noise in Southern California and Implications for Tectonic Tremor Detection’ by Asaf Inbal, Tudor Cristea-Platon, Jean-Paul Ampuero, Gregor Hillers, Duncan Agnew, and Susan E. Hough” by Allie Hutchison, Yijian Zhou, and Abhijit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaf Inbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Cristea-Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Agnew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114 (2), pp.1182-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120230133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB027844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04885066v1</w:t>
+                <w:t xml:space="preserve">hal-04921883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-initiation ruptures in the 2024 Noto earthquake encircling a fault asperity at a swarm edge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonances of Fluid‐Filled Cracks With Complex Geometry and Application to Very Long Period (VLP) Seismic Signals at Mayotte Submarine Volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Shauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoshan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adp0493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (3), pp.e2023JB027844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB027844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885053v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Deep Sea Currents With Seafloor Distributed Acoustic Sensing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">What Happens When Two Ruptures Collide?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL110835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022EA002723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04155250v1</w:t>
+                <w:t xml:space="preserve">hal-04797340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reactivated rupture during the 2019 M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; = 8 northern Peru intraslab earthquake</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverse slip behaviour of velocity-weakening fault barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Molina-Ormazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Tassara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117886⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (12), pp.1200-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-023-01312-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03947012v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Island formation adjacent to a large-scale slope failure in Central Peru: The Nazca Ridge subducted relief hypothesis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-reactivated rupture during the 2019 M&amp;lt;sub&amp;gt;w&amp;lt;/sub&amp;gt; = 8 northern Peru intraslab earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Villegas-Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108693⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885078v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03947012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory earthquakes decipher control and stability of rupture speeds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Kinematic Rupture Model of the 6 February 2023 Mw 7.8 Türkiye Earthquake from a Large Set of Near-Source Strong-Motion Records Combined with GNSS Offsets Reveals Intermittent Supershear Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.2427. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (2), pp.726-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38137-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120230077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885077v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake Early Warning Starting From 3 s of Records on a Single Station With Machine Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hernando Tavera</w:t>
+                <w:t xml:space="preserve">How Does Thermal Pressurization of Pore Fluids Affect 3D Strike-Slip Earthquake Dynamics and Ground Motions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagdish Chandra Vyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Martin Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB026575⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (5), pp.1992-2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120220205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280699v1</w:t>
+                <w:t xml:space="preserve">hal-04885079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Thermal Pressurization of Pore Fluids Affect 3D Strike-Slip Earthquake Dynamics and Ground Motions?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Island formation adjacent to a large-scale slope failure in Central Peru: The Nazca Ridge subducted relief hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gery Herbozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120220205⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 432, pp.108693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885079v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Rupture Model of the 6 February 2023 Mw 7.8 Türkiye Earthquake from a Large Set of Near-Source Strong-Motion Records Combined with GNSS Offsets Reveals Intermittent Supershear Rupture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Laboratory earthquakes decipher control and stability of rupture speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiwen Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Elsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38137-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120230077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04586933v1</w:t>
+                <w:t xml:space="preserve">hal-04885077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sharp turn: Backward rupture branching during the 2023 Mw 7.8 Kahramanmaraş (Türkiye) earthquake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earthquake Early Warning Starting From 3 s of Records on a Single Station With Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernando Tavera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v2i3.1083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391440v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of two vibration regimes of underwater fibre optic cables by Distributed Acoustic Sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Monitoring Deep Sea Currents With Seafloor Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022EA002723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04070706v1</w:t>
+                <w:t xml:space="preserve">insu-04155250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The sharp turn: Backward rupture branching during the 2023 Mw 7.8 Kahramanmaraş (Türkiye) earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotian Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiqing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqing Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Premus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad365⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v2i3.1083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360024v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid source characterization of the Maule earthquake using prompt elasto‐gravity Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q. Bletery</w:t>
+                <w:t xml:space="preserve">Identification of two vibration regimes of underwater fibre optic cables by Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Licciardi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB026588⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 234 (2), pp.1389-1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192982v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The overall-subshear and multi-segment rupture of the 2023 Mw7.8 Kahramanmaraş, Turkey earthquake in millennia supercycle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of Repeating Earthquakes at the Transition From Aseismic to Seismic Slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-023-01030-x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL101604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885069v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of Repeating Earthquakes at the Transition From Aseismic to Seismic Slip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From strain to displacement: using deformation to enhance distributed acoustic sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Trabattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Claudio Strumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Scotto Di Uccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235 (3), pp.2372-2384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL101604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04198299v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution seafloor thermometry for internal wave and upwelling monitoring using Distributed Acoustic Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The overall-subshear and multi-segment rupture of the 2023 Mw7.8 Kahramanmaraş, Turkey earthquake in millennia supercycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuwei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián David Pelaez Quiñones</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Saeed Mohanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingsen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44635-0⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-023-01030-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245550v1</w:t>
+                <w:t xml:space="preserve">hal-04885069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnitude estimation and ground motion prediction to harness fiber optic distributed acoustic sensing for earthquake early warning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
+                <w:t xml:space="preserve">Rapid source characterization of the Maule earthquake using prompt elasto‐gravity Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Barrientos</w:t>
+                <w:t xml:space="preserve">A. Licciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27444-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977430v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to “Comment on ‘Sources of Long-Range Anthropogenic Noise in Southern California and Implications for Tectonic Tremor Detection’ by Asaf Inbal, Tudor Cristea-Platon, Jean-Paul Ampuero, Gregor Hillers, Duncan Agnew, and Susan E. Hough” by Allie Hutchison, Yijian Zhou, and Abhijit Ghosh</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High resolution seafloor thermometry for internal wave and upwelling monitoring using Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián David Pelaez Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Ponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120200007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44635-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885075v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake doublet in Turkey and Syria</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnitude estimation and ground motion prediction to harness fiber optic distributed acoustic sensing for earthquake early warning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27444-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885083v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse slip behaviour of velocity-weakening fault barriers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Earthquake doublet in Turkey and Syria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Tassara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885070v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to “Comment on ‘Sources of Long-Range Anthropogenic Noise in Southern California and Implications for Tectonic Tremor Detection’ by Asaf Inbal, Tudor Cristea-Platon, Jean-Paul Ampuero, Gregor Hillers, Duncan Agnew, and Susan E. Hough” by Allie Hutchison, Yijian Zhou, and Abhijit Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaf Inbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Cristea-Platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Agnew</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (5), pp.1541-1558. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (5), pp.2232-2246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120200007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661182v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kathmandu Basin as a local modulator of seismic waves: 2-D modelling of non-linear site response under obliquely incident waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Calais</w:t>
+                <w:t xml:space="preserve">Peyman Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Symithe</w:t>
+                <w:t xml:space="preserve">Domniki Asimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Monfret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (3), pp.1996-2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609866v1</w:t>
+                <w:t xml:space="preserve">insu-03869591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on the spatio-temporal patterns of induced seismicity in Groningen constrained by physics-based modelling with Ensemble-Smoother data assimilation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Waveform-Coherence Controlled by Earthquake Source Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingsen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ailin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (5), pp.e2021JB023458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB023458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578570v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03688501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Supervised Deep Learning Approach for Blind Denoising and Waveform Coherence Enhancement in Distributed Acoustic Sensing data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of Aseismic Slip Linking Fluid Injection to Natural and Anthropogenic Seismic Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Danré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNNLS.2021.3132832⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (12), pp.e2022JB025571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022jb025571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347303v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Aseismic Slip Linking Fluid Injection to Natural and Anthropogenic Seismic Swarms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brief communication: Seismological analysis of flood dynamics and hydrologically triggered earthquake swarms associated with Storm Alex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Chmiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Godano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Piantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jb025571⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1541-1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-1541-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936234v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging an Underwater Basin and its Resonance Modes using Optical Fiber Distributed Acoustic Sensing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controls on the spatio-temporal patterns of induced seismicity in Groningen constrained by physics-based modelling with Ensemble-Smoother data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Pluymaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Diederik van Wees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loes Buijze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229 (2), pp.1282-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452259v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying microseismic noise generation from coastal reflection of gravity waves recorded by seafloor DAS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">A Self-Supervised Deep Learning Approach for Blind Denoising and Waveform Coherence Enhancement in Distributed Acoustic Sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNNLS.2021.3132832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03748535v1</w:t>
+                <w:t xml:space="preserve">hal-03347303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated rupture mechanics for slow slip events and earthquakes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Citizen seismology helps decipher the 2021 Haiti earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Monfret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lomax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abn1045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885087v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous tracking of earthquake growth with elastogravity signals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Imaging an Underwater Basin and its Resonance Modes using Optical Fiber Distributed Acoustic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (3), pp.1573-1584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780470v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathmandu Basin as a local modulator of seismic waves: 2-D modelling of non-linear site response under obliquely incident waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+                <w:t xml:space="preserve">Integrated rupture mechanics for slow slip events and earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03869591v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Waveform-Coherence Controlled by Earthquake Source Dimensions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying microseismic noise generation from coastal reflection of gravity waves recorded by seafloor DAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (1), pp.394-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JB023458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03688501v1</w:t>
+                <w:t xml:space="preserve">insu-03748535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Parameter Estimation for Space and Time Interacting Earthquake Rupture Model Using Historical and Physics-Based Simulated Earthquake Catalogs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Kiremidjian</w:t>
+                <w:t xml:space="preserve">Instantaneous tracking of earthquake growth with elastogravity signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Licciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Deierlein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Rouet-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 111 (6), pp.3356-3373. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 606 (7913), pp.319-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120210013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04672-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462495v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Ductile Shear Zone Facilitates Near‐Orthogonal Strike‐Slip Faulting in a Thin Brittle Lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+                <w:t xml:space="preserve">hal-03481103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early earthquake detection capabilities of different types of future-generation gravity gradiometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Parameter Estimation for Space and Time Interacting Earthquake Rupture Model Using Historical and Physics-Based Simulated Earthquake Catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ceferino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kiremidjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomofumi Shimoda</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Deierlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa486⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 111 (6), pp.3356-3373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120210013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578567v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicycle Simulation of Strike-Slip Earthquake Rupture for Use in Near-Source Ground-Motion Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percy Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Petukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Somerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Miyakoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 111 (5), pp.2463-2485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120210104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain to ground motion conversion of distributed acoustic sensing data for earthquake magnitude and stress drop determination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early earthquake detection capabilities of different types of future-generation gravity gradiometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Shimoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-1421-2021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (1), pp.533-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324247v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Ductile Shear Zone Facilitates Near‐Orthogonal Strike‐Slip Faulting in a Thin Brittle Lithosphere</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090744⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481103v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of seismic and a-seismic deformation during the 2020 sequence of Atacama, Chile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kellen Azua</w:t>
+                <w:t xml:space="preserve">Strain to ground motion conversion of distributed acoustic sensing data for earthquake magnitude and stress drop determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117081⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.1421-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-1421-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285558v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the point source parameters of the 11 November 2019 Mw 4.9 Le Teil earthquake using multiple relocation approaches, first motion and full waveform inversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Oral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guilhem Trilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating seismic beamforming capabilities of distributed acoustic sensing arrays</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay of seismic and a-seismic deformation during the 2020 sequence of Atacama, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Pasten-Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Tissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellen Azua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-915-2021⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 570, pp.117081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290510v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent earthquake rupture predictability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgan Page</w:t>
+                <w:t xml:space="preserve">Evaluating seismic beamforming capabilities of distributed acoustic sensing arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (4), pp.915-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-915-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03578648v1</w:t>
+                <w:t xml:space="preserve">hal-03290510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Depth‐Varying Elastic Properties of the Upper Plate on Megathrust Earthquake Rupture Dynamics and Tsunamigenesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apparent earthquake rupture predictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentí Sallarès</w:t>
+                <w:t xml:space="preserve">Men-Andrin Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Sánchez‐linares</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elizabeth Cochran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Page</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JB022328⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225 (1), pp.657-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462491v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Detection Capabilities of Underwater Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (3), pp.e2020JB020925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020jb020925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining Fault Friction and Stability With Fluid‐Injection Field Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lapusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (10), pp.e2020GL091188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020gl091188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interevent-time distribution and aftershock frequency in non-stationary induced seismicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Influence of Depth‐Varying Elastic Properties of the Upper Plate on Megathrust Earthquake Rupture Dynamics and Tsunamigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Michels</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Manel Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Fokker</w:t>
+                <w:t xml:space="preserve">Valentí Sallarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sánchez‐linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-82803-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (11), pp.e2021JB022328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB022328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578654v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum of earthquake rupture speeds enabled by oblique slip</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interevent-time distribution and aftershock frequency in non-stationary induced seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Fokker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.3540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-82803-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-00654-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03279193v1</w:t>
+                <w:t xml:space="preserve">hal-03578654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Stereometry Reveals Preparatory Behavior and Source Kinematics of Intermediate‐Size Earthquakes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Globally Scattered 2011 Tohoku Tsunami Waves From a Seafloor Sensor Array in the Northeast Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Voisin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monica Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL088563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (11), pp.e2020JB020221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932273v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Seismic Source Characterization Using Deep Graph Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
+                <w:t xml:space="preserve">Does a Damaged‐Fault Zone Mitigate the Near‐Field Impact of Supershear Earthquakes?—Application to the 2018 7.5 Palu, Indonesia, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Oral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47 (17), pp.e2020GL088690. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 47 (1), pp.e2019GL085649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL088690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02931963v1</w:t>
+                <w:t xml:space="preserve">hal-03578336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Socio-Seismology Experiment in Haiti</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic Stereometry Reveals Preparatory Behavior and Source Kinematics of Intermediate‐Size Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve J. Symithe</w:t>
+                <w:t xml:space="preserve">A. Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Prépetit</w:t>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bétonus Pierre</w:t>
+                <w:t xml:space="preserve">M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.542654⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (17), pp.e2020GL088563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027250v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake Cycle Modelling of Multi-segmented Faults: Dynamic Rupture and Ground Motion Simulation of the 1992 Mw 7.3 Landers Earthquake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Peter</w:t>
+                <w:t xml:space="preserve">Continuum of earthquake rupture speeds enabled by oblique slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.817-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-00654-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-019-02228-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02393266v1</w:t>
+                <w:t xml:space="preserve">hal-03279193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a Damaged‐Fault Zone Mitigate the Near‐Field Impact of Supershear Earthquakes?—Application to the 2018 7.5 Palu, Indonesia, Earthquake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Automated Seismic Source Characterization Using Deep Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47 (1), pp.e2019GL085649. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 47 (17), pp.e2020GL088690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL085649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03578336v1</w:t>
+                <w:t xml:space="preserve">hal-02931963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Scattered 2011 Tohoku Tsunami Waves From a Seafloor Sensor Array in the Northeast Pacific Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">Earthquake Cycle Modelling of Multi-segmented Faults: Dynamic Rupture and Ground Motion Simulation of the 1992 Mw 7.3 Landers Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Somerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Petukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Shi</w:t>
+                <w:t xml:space="preserve">Daniel Peter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (11), pp.e2020JB020221. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (5), pp.2163-2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-019-02228-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578392v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting microphysical fault friction parameters from laboratory and field injection experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+                <w:t xml:space="preserve">A Socio-Seismology Experiment in Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Scuderi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve J. Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prépetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bétonus Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-11-2245-2020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.542654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.542654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079544v1</w:t>
+                <w:t xml:space="preserve">hal-03027250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Perturbation From Aseismic Slip Drives The Seismic Front During Fluid Injection In A Permeable Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wynants‐morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019JB019179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid collaborative knowledge building via Twitter after significant geohazard events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lacassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud H Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen L Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), pp.129-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gc-3-129-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02341638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines du séisme du Teil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Extracting microphysical fault friction parameters from laboratory and field injection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2245-2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-2245-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934441v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Transitions Facilitate Fault‐Spanning Ruptures on Seismically Active and Creeping Faults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
+                <w:t xml:space="preserve">Aux origines du séisme du Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 561-562, pp.94-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931966v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the statistical significance of foreshock sequences in Southern California</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Rheological Transitions Facilitate Fault‐Spanning Ruptures on Seismically Active and Creeping Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niemeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL086224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), pp.e2019JB019328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB019328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459387v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of earthquake ruptures and dynamic off-fault deformation on propagating faults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ylona van Dinther</w:t>
+                <w:t xml:space="preserve">On the statistical significance of foreshock sequences in Southern California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-11-1333-2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03578458v1</w:t>
+                <w:t xml:space="preserve">hal-02459387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault‐Zone Damage Promotes Pulse‐Like Rupture and Back‐Propagating Fronts via Quasi‐Static Effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of earthquake ruptures and dynamic off-fault deformation on propagating faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+                <w:t xml:space="preserve">Simon Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylona van Dinther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090736⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1333-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-1333-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578343v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Community Code Verification Exercise for Simulating Sequences of Earthquakes and Aseismic Slip (SEAS)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault‐Zone Damage Promotes Pulse‐Like Rupture and Back‐Propagating Fronts via Quasi‐Static Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dunham</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Idini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220190248⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (23), pp.e2020GL090736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578332v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic viability of the 2016 Mw 7.8 Kaikōura earthquake cascade on weak crustal faults</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Community Code Verification Exercise for Simulating Sequences of Earthquakes and Aseismic Slip (SEAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brittany Erickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lapusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dunham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09125-w⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (2A), pp.874-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220190248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116213v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative relationship between aseismic slip propagation speed and frictional properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The rupture extent of low frequency earthquakes near Parkfield, CA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica C. Hawthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.06.021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (1), pp.621-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200508v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03664098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Dynamic Finite‐Fault Inversion: 2. Application to the 2016 M w 6.2 Amatrice, Italy, Earthquake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earth Science Is Ready for Preprints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ľ. Valentová</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
+                <w:t xml:space="preserve">T. Narock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.‐a. Gabriel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evan Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Bubeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Enright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017512⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EO121347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372968v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion‐Induced Seismicity at the Groningen Gas Field: Coulomb Rate‐and‐State Models Including Differential Compaction Effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Dynamic Finite‐Fault Inversion: 1. Method and Synthetic Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ľ. Valentová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.‐a. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 124 (7), pp.7081-7104. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 124 (7), pp.6949-6969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JB016670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02372699v1</w:t>
+                <w:t xml:space="preserve">hal-02372788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation and arrest of earthquake ruptures due to elongated overstressed regions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Normal mode simulation of prompt elastogravity signals induced by an earthquake rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 217 (3), pp.1783-1797. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 216 (2), pp.935-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02200821v1</w:t>
+                <w:t xml:space="preserve">hal-02117891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions on seafloor telecom cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Commun.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.5777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-13793-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Dynamic Finite‐Fault Inversion: 1. Method and Synthetic Test</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative relationship between aseismic slip propagation speed and frictional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Ariyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bürgmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017510⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 767 (128151), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372788v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth Science Is Ready for Preprints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Dynamic Finite‐Fault Inversion: 2. Application to the 2016 M w 6.2 Amatrice, Italy, Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ľ. Valentová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐p. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.‐a. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EO121347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (7), pp.6970-6988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02233047v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal mode simulation of prompt elastogravity signals induced by an earthquake rupture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic viability of the 2016 Mw 7.8 Kaikōura earthquake cascade on weak crustal faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy436⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09125-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117891v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and persistent supershear rupture of the 2018 magnitude 7.5 Palu earthquake</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Fielding</w:t>
+                <w:t xml:space="preserve">Depletion‐Induced Seismicity at the Groningen Gas Field: Coulomb Rate‐and‐State Models Including Differential Compaction Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cunren Liang</w:t>
+                <w:t xml:space="preserve">Sander Osinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brecht Wassing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Pluymaekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0297-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (7), pp.7081-7104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB016670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116191v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Haiti’s Quakes with Raspberry Shake</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initiation and arrest of earthquake ruptures due to elongated overstressed regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberte Momplaisir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Galis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Kristek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EO123345⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217 (3), pp.1783-1797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167393v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Elongated Earthquake Ruptures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early and persistent supershear rupture of the 2018 magnitude 7.5 Palu earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingsen Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fielding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunren Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017684⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0297-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373899v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic and Aseismic Fault Growth Lead to Different Fault Orientations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring Haiti’s Quakes with Raspberry Shake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Symithe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberte Momplaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Prépetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB017324⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EO123345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373858v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Earthquake-induced prompt gravity signals identified in dense array data in Japan” by Kimura et al.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dynamics of Elongated Earthquake Ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihui Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40623-019-1030-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123348v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rupture extent of low frequency earthquakes near Parkfield, CA</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment on “Earthquake-induced prompt gravity signals identified in dense array data in Japan” by Kimura et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Planets Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40623-019-1030-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03664098v1</w:t>
+                <w:t xml:space="preserve">hal-02123348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of Long‐Range Anthropogenic Noise in Southern California and Implications for Tectonic Tremor Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Seismic and Aseismic Fault Growth Lead to Different Fault Orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Herrendörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylona Dinther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB017324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120180130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02019076v1</w:t>
+                <w:t xml:space="preserve">hal-02373858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Reactivation of a Deep-Seated Landslide by Undrained Loading Captured With Repeat Airborne and Terrestrial Lidar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jason Hinkle</w:t>
+                <w:t xml:space="preserve">Sources of Long‐Range Anthropogenic Noise in Southern California and Implications for Tectonic Tremor Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaf Inbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Shaw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Tudor Cristea‐platon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Hillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Agnew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (10), pp.4841-4850. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GL077812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120180130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983399v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake nucleation and fault slip complexity in the lower crust of central Alaska</w:t>
+                <w:t xml:space="preserve">Transient Reactivation of a Deep-Seated Landslide by Undrained Loading Captured With Repeat Airborne and Terrestrial Lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Tape</w:t>
+                <w:t xml:space="preserve">Adam D. Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Holtkamp</w:t>
+                <w:t xml:space="preserve">Justin Mccarley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vipul Silwal</w:t>
+                <w:t xml:space="preserve">Jason Hinkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Hawthorne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshihiro Kaneko</w:t>
+                <w:t xml:space="preserve">Susan Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0144-2⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (10), pp.4841-4850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL077812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019296v1</w:t>
+                <w:t xml:space="preserve">hal-01983399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake early warning using future generation gravity strainmeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barsuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (12), pp.10889-10902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JB016698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbricated slip rate processes during slow slip transients imaged by low-frequency earthquakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthquake nucleation and fault slip complexity in the lower crust of central Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Tape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lengliné</w:t>
+                <w:t xml:space="preserve">Stephen Holtkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.B. Frank</w:t>
+                <w:t xml:space="preserve">Vipul Silwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marsan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Hawthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiro Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.032⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.536-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0144-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924549v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and modeling of the elastogravity signals preceding direct seismic waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Induced seismicity provides insight into why earthquake ruptures stop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Galis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aap7528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aao0746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01890237v1</w:t>
+                <w:t xml:space="preserve">hal-01737083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth varying rupture properties during the 2015 Mw 7.8 Gorkha (Nepal) earthquake</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity of armored scales (Hemiptera: Diaspididae) and soft scales (Hemiptera: Coccidae) in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Duputel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Fielding</w:t>
+                <w:t xml:space="preserve">Paul Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.07.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01997-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370717v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of armored scales (Hemiptera: Diaspididae) and soft scales (Hemiptera: Coccidae) in Chile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imbricated slip rate processes during slow slip transients imaged by low-frequency earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Correa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01997-6⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 476, pp.122 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607794v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced seismicity provides insight into why earthquake ruptures stop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Observations and modeling of the elastogravity signals preceding direct seismic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 358 (6367), pp.1164 - 1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aao0746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aap7528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01737083v1</w:t>
+                <w:t xml:space="preserve">cea-01890237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater disposal and earthquake swarm activity at the southern end of the Central Valley, California,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth varying rupture properties during the 2015 Mw 7.8 Gorkha (Nepal) earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Hosseini</w:t>
+                <w:t xml:space="preserve">Han Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cappa</w:t>
+                <w:t xml:space="preserve">Mark Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hauksson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fielding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (3), pp.1092-1099. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on the 25 April 2015 Mw 7.8 Gorkha (Nepal) earthquake, 714-715, pp.44-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL066948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346818v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Earthquake‐Source Inversion Validation (SIV) Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danijel Schorlemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimiyuki Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14363,3713 +14384,3847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of largest earthquake slip and fast rupture controlled by along-strike change in fault structural maturity due to fault growth</w:t>
+                <w:t xml:space="preserve">Wastewater disposal and earthquake swarm activity at the southern end of the Central Valley, California,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrin</w:t>
+                <w:t xml:space="preserve">T.H.W. Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Manighetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">S.M. Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hauksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012671⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (3), pp.1092-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348985v1</w:t>
+                <w:t xml:space="preserve">hal-01346818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt gravity signal induced by the 2011 Tohoku-Oki earthquake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Location of largest earthquake slip and fast rupture controlled by along-strike change in fault structural maturity due to fault growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Manighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gaudemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (5), pp.3666-3685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms13349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02279303v1</w:t>
+                <w:t xml:space="preserve">hal-01348985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on earthquake triggering processes from early aftershocks of repeating microearthquakes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prompt gravity signal induced by the 2011 Tohoku-Oki earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chassande-Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012287⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214186v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02279303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Iquique earthquake sequence of April 2014: Bayesian modeling accounting for prediction uncertainty</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on earthquake triggering processes from early aftershocks of repeating microearthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL065402⟩</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207807v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient gravity perturbations induced by earthquake rupture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Iquique earthquake sequence of April 2014: Bayesian modeling accounting for prediction uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Harms</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Barsuglia</w:t>
+                <w:t xml:space="preserve">J. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chassande-Mottin</w:t>
+                <w:t xml:space="preserve">R. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+                <w:t xml:space="preserve">M. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv090⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL065402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481320v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional velocity-weakening in landslides on Earth and on other planetary bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient gravity perturbations induced by earthquake rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Harms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barsuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chassande-Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms4417⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201 (3), pp.1416-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207415v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2013, Mw 7.7 Balochistan earthquake, energetic strike-slip reactivation of a thrust fault</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frictional velocity-weakening in landslides on Earth and on other planetary bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+                <w:t xml:space="preserve">Antoine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Meng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 391, pp.128-134. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.3417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms4417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068760v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geostationary Optical Seismometer, Proof of Concept</w:t>
+                <w:t xml:space="preserve">The 2013, Mw 7.7 Balochistan earthquake, energetic strike-slip reactivation of a thrust fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Michel</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Ampuero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Lapusta</w:t>
+                <w:t xml:space="preserve">F. Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leprince</w:t>
+                <w:t xml:space="preserve">S. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2012.2201487⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 391, pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496034v1</w:t>
+                <w:t xml:space="preserve">hal-01068760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of seismic and aseismic deformations during earthquake swarms: An experimental approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Geostationary Optical Seismometer, Proof of Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+                <w:t xml:space="preserve">Rémi Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+                <w:t xml:space="preserve">J.P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lapusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.03.022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.695-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2012.2201487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701955v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution backprojection at regional distance: Application to the Haiti M7.0 earthquake and comparisons with finite source studies,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Sladen</w:t>
+                <w:t xml:space="preserve">The 2012 Sumatra great earthquake sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rendon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Kanamori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor C. Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingseng Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351-352, pp.247-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815468v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2012 Sumatra great earthquake sequence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor C. Tsai</w:t>
+                <w:t xml:space="preserve">Earthquake in a Maze: Compressional Rupture Branching During the 2012 Mw 8.6 Sumatra earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Rivera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lingsen Meng</w:t>
+                <w:t xml:space="preserve">J. Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.07.017⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, v. 337 (6095), p. 724-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1224030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03264144v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake in a Maze: Compressional Rupture Branching During the 2012 Mw 8.6 Sumatra earthquake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
+                <w:t xml:space="preserve">High-resolution backprojection at regional distance: Application to the Haiti M7.0 earthquake and comparisons with finite source studies,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Stock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Duputel</w:t>
+                <w:t xml:space="preserve">A. Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Luo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Rendon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, v. 337 (6095), p. 724-726. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (B04313), </w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1224030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878993v1</w:t>
+                <w:t xml:space="preserve">hal-00815468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2012 Sumatra great earthquake sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+                <w:t xml:space="preserve">Interplay of seismic and aseismic deformations during earthquake swarms: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kanamori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luis Rivera</w:t>
+                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingseng Meng</w:t>
+                <w:t xml:space="preserve">Guillaume Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 351-352, pp.247-257</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 331-332, pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839932v1</w:t>
+                <w:t xml:space="preserve">hal-00701955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling of fracture energy during brittle creep experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+                <w:t xml:space="preserve">The 2012 Sumatra great earthquake sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroo Kanamori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor C. Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingsen Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB008059⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 351-352, pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701925v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2011 Magnitude 9.0 Tohoku-Oki Earthquake: Mosaicking the Megathrust from Seconds to Centuries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Jiang</w:t>
+                <w:t xml:space="preserve">Downscaling of fracture energy during brittle creep experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1206731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B08215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620542v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average crack-front velocity during subcritical fracture propagation in a heterogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.036104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2011 Magnitude 9.0 Tohoku-Oki Earthquake: Mosaicking the Megathrust from Seconds to Centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Minson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 332 (6036), pp.1421-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1206731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle lithologique de la propagation de la rupture du séisme du Teil (2019/11/11 ; Mw4,9) et de la localisation des répliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feyza Arzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de la faille à l'origine du séisme du Teil de 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive DAS Coexisting in Telecom Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of nearshore surface gravity waves from Distributed Acoustic Sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julian Pelaez</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Pelaez-Quiñones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fibre Optic Sensing in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Catania, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-gc12-fibreoptic-79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922040v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic earthquake source inversion with GAN priors, with application to the 2023 Mw 7.8 Kahramanmaraş, Turkey earthquake</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-Intrusive DAS Coexisting in Telecom Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kristoffer Brenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pecci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Petter Morten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Pelaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 Optical Fiber Communications Conference and Exhibition (OFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, San Diego, United States. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921876v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-induced earthquake nucleation controlled by shear-induced compaction and dilation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dynamic earthquake source inversion with GAN priors, with application to the 2023 Mw 7.8 Kahramanmaraş, Turkey earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Premus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-11558, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11558⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-6072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921910v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of nearshore surface gravity waves from Distributed Acoustic Sensing data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Bouchette</w:t>
+                <w:t xml:space="preserve">Fluid-induced earthquake nucleation controlled by shear-induced compaction and dilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Dal Zilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Selvadurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Tinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibre Optic Sensing in Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-gc12-fibreoptic-79⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-11558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921465v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the onset of earthquake-induced landslides as triggered slip under rate-and-state friction law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of the mainshock and aftershocksof the Le Teil earthquake (2019/11/11, Mw 4.9) in the geological context of the Southeast Basin edge (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Tectonic and Dating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Praz sur Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-supervised Deep Learning approach for improving signal coherence in Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzhak Lior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation du choc principal et des répliques du séisme du Teil (2019/11/11, Mw 4,9) dans le contexte géologique de la bordure du bassin du Sud-Est (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of DAS on Underwater Fiber Optic Cables for Deep-Sea Current Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The November 11 2019 Le Teil, France M5 earthquake: a triggered event in nuclear country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070707v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The November 11 2019 Le Teil, France M5 earthquake: a triggered event in nuclear country</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Potential of DAS on Underwater Fiber Optic Cables for Deep-Sea Current Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Diego Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, San Francisco (CA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026754v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions analysis using the fiber optic telecom seafloor cable KM3NeT offshore Toulon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18079,1022 +18234,1022 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining denoising and matched filter detection to enhance Haiti's earthquake catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel C. Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ambrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th General assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à la source : le séisme du Teil (2019-11-11, Mw 4.9) et les répliques dans le contexte géologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1eres rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saint Jean Cap Ferrat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of DAS on Underwater Fiber Optic Cables for Deep-Sea Current Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mata Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021, online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous Tracking of Earthquake Growth Using Prompt Elasto- Gravity Signals and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rouet-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthquakes: Nucleation, Triggering and Relationships with Aseismic Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau de sismologie citoyenne en Haïti face au séisme de Nippes (Mw 7.2) du 14 Aout 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Monfret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvert Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Symithe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake Early Warning System based on 3 seconds of P wave: a Machine Learning approach for rapid detection, estimation magnitude and location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Inza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernando Tavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE PHYSICS OF EARTHQUAKE FAULTING: MACHINE LEARNING TO ILLUMINATE EARTHQUAKES PRECURISORS AND PREDICT LABORATORY EARTHQUAKES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantaneous Tracking of Earthquake Growth Using Prompt Elasto-Gravity Signals and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rouet-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERC TECTONIC: Workshop on The physics of earthquake faulting: machine learning to illuminate earthquake precursors and predict laboratory earthquakes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prompt ElastoGravity Signals (PEGS) : Detection capabilities and limitations of very broadband seismometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19104,231 +19259,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération scientifique se poursuit après le séisme du Teil en 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure acoustique distribuée (DAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19338,147 +19493,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards tsunami early-warning with Distributed Acoustic Sensing: Expected seafloor strains induced by tsunamis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Becerril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Vidal-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Gonzalez-Herraez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19488,165 +19643,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’évaluation du groupe de travail (GT) CNRS‐INSU sur le séisme du Teil du 11 novembre 2019 et ses causes possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut National des Sciences de l'Univers. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId649"/>
+      <w:footerReference w:type="default" r:id="rId653"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19714,51 +19869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09ED57D9"/>
+    <w:nsid w:val="91C38163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19945,51 +20100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-ampuero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-7987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072472359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-3348-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fryer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Ampuero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf507" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Papotto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf339" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Licciardi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf419" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115394" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05082254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fichtner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Hofstede" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. N. Kennett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Westhoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp8094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bolotskaya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Hager" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Inbal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Clayton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885027v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gr&#228;ff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Paul Lipovsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vieli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Dachauer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jackson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09347-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maria Scuderi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf377" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Ampuero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl110695" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027276" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T Herrera" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P Ampuero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G F Crempien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Flores Cuba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Idini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108792" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Diao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Weng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Shao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjiang Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51313-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Kammer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C Mclaskey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Abercrombie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cattania" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47970-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391412v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leyton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efra&#237;n Rivera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104699" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921883v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cristea-Platon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Agnew" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230133" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.280" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885066v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Peng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Shauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoshan Dai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027844" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuwei Xu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Ji" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingsen Meng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yunjun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp0493" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117886" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Herbozo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108693" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885077v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Dong" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Xia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Elsworth" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38137-w" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280699v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026575" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Chandra Vyas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220205" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586933v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230077" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Ding" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Xu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Premus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i3.1083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licciardi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026588" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mohanna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01030-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101604" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885083v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dal Zilio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885070v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tassara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01312-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Candela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Pluymaekers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Diederik van Wees" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Buijze" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab497" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936234v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb025571" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rouet-Leduc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04672-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869591v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Ayoubi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domniki Asimaki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac302" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688501v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailin Zhang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023458" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462495v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ceferino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Galvez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kiremidjian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Deierlein" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578567v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Shimoda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa486" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462493v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Petukhin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Somerville" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Miyakoshi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210104" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481103v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090744" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285558v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pasten-Araya" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Azua" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117081" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348973v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menager" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilhem Trilla" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.78" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290510v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-915-2021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578648v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Men-Andrin Meier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cochran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Page" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa610" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462491v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Sallar&#232;s" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez&#8208;linares" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022328" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246984v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl091188" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578654v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Post" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fokker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82803-2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279193v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-00654-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02932273v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boue" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088563" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931963v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Ampuero" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088690" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393266v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02228-x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578336v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085649" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578392v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kohler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowden" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020221" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079544v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scuderi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2245-2020" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613516v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants&#8208;morel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019179" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02341638v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Hicks" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bossu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-129-2020" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934441v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931966v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niemeijer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019328" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459387v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086224" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578458v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Preuss" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylona van Dinther" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1333-2020" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578343v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Idini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090736" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578332v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Erickson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barall" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dunham" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190248" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116213v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Xu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09125-w" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200508v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Ariyoshi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#252;rgmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsuzawa" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Hasegawa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.021" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372968v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallovi&#269;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;. Valentov&#225;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;a. Gabriel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017512" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372699v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Osinga" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Wassing" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016670" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200821v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mai" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz086" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372788v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017510" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233047v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narock" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Goldstein" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jackson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Bubeck" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Enright" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO121347" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117891v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Juhel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Montagner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vall&#233;e" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy436" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116191v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunren Liang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0297-z" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373899v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017684" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373858v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Herrend&#246;rfer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylona Dinther" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017324" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123348v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1030-x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664098v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C. Hawthorne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Thomas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy429" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019076v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cristea&#8208;platon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180130" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983399v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Booth" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mccarley" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hinkle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shaw" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077812" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019296v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Tape" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holtkamp" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Silwal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hawthorne" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kaneko" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0144-2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196117v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016698" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924549v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Frank" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.032" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01890237v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao0746" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370717v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yue" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.07.005" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607794v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01997-6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737083v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin Mai" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aap7528" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346818v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.W. Goebel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hosseini" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauksson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066948" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692238v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Schorlemmer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiyuki Asano" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150231" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348985v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaudemer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012671" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279303v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13349" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214186v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012287" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207807v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivera" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065402" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481320v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harms" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassande-Mottin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv090" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207415v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4417" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068760v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wei" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meng" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.036" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496034v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ampuero" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprince" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2201487" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701955v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Elkhoury" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.03.022" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815468v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rendon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008702" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264144v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor C. Tsai" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.017" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX738N9C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878993v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stock" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224030" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839932v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanamori" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingseng Meng" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701925v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008059" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620542v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Minson" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206731" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701939v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036104" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339430v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921876v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6072" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921910v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Selvadurai" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tinti" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11558" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921465v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohammedi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouchette" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-79" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089160v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6257" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026754v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18295" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558268v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536333v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558255v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446614v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224491v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389209v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Becerril" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vidal-Moreno" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Herraez" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-ampuero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-7987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072472359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=RHXdl6EAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-3348-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519668v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyza Arzu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fryer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Xie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Ampuero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf507" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Becerril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Preciado-Garbayo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Herraez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-026-03940-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Gr&#228;ff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Paul Lipovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Vieli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Dachauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jackson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09347-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Romanet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cappa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maria Scuderi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272045v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Papotto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf339" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Licciardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1629" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re R Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany A Erickson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Jiang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Dunham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeho Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030601" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1204" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031133" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115394" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Bolotskaya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Hager" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae462" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05082254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fichtner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen Hofstede" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. N. Kennett" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Svensson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Westhoff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp8094" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Inbal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Clayton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Tavera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120240119" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885053v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuwei Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Ji" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingsen Meng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Yunjun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp0493" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T Herrera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P Ampuero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge G F Crempien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726373v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Flores Cuba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Oral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Idini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108792" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqi Diao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Weng" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Shao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjiang Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51313-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376256v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027276" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861810v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lestrelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Ampuero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Courboulex" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl110695" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Kammer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory C Mclaskey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel E Abercrombie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cattania" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47970-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ruiz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leyton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efra&#237;n Rivera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104699" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823330v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.280" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921883v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cristea-Platon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hillers" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Agnew" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230133" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885066v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Peng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Shauer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoshan Dai" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027844" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina-Ormazabal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Tassara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-023-01312-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947012v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Villegas-Lanza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117886" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586933v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230077" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Chandra Vyas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ulrich" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120220205" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Herbozo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108693" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885077v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Dong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Xia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Elsworth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38137-w" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026575" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391440v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Ding" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Xu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Premus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i3.1083" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198299v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101604" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mohanna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01030-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arias" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licciardi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026588" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885083v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dal Zilio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885075v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03869591v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Ayoubi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domniki Asimaki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac302" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688501v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailin Zhang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023458" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb025571" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578570v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Candela" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Pluymaekers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Diederik van Wees" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loes Buijze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab497" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347303v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3132832" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609866v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Symithe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Monfret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lomax" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn1045" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885087v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rouet-Leduc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04672-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481103v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090744" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462495v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ceferino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy Galvez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kiremidjian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Deierlein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210013" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462493v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Petukhin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Somerville" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Miyakoshi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210104" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Shimoda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Barsuglia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa486" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348973v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menager" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guilhem Trilla" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.78" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285558v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pasten-Araya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Tissandier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Azua" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117081" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290510v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-915-2021" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578648v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Men-Andrin Meier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cochran" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Page" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa610" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246984v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lapusta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl091188" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462491v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Prada" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Sallar&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos S&#225;nchez&#8208;linares" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022328" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Post" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fokker" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82803-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578392v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kohler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowden" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020221" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578336v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085649" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02932273v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Causse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boue" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088563" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279193v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-00654-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931963v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Ampuero" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088690" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393266v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peter" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02228-x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027250v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve J. Symithe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pr&#233;petit" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;tonus Pierre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.542654" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613516v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants&#8208;morel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019179" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02341638v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lacassin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Hicks" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bossu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-3-129-2020" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079544v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scuderi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-2245-2020" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934441v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931966v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niemeijer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019328" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459387v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086224" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578458v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Preuss" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylona van Dinther" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1333-2020" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578343v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Idini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090736" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578332v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Erickson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barall" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dunham" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190248" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664098v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C. Hawthorne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Thomas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy429" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233047v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narock" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Goldstein" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jackson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Bubeck" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Enright" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO121347" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372788v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallovi&#269;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;. Valentov&#225;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;a. Gabriel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017510" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117891v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Juhel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Montagner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vall&#233;e" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barsuglia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy436" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200508v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Ariyoshi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland B&#252;rgmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsuzawa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Hasegawa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.06.021" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372968v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017512" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116213v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Xu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09125-w" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372699v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Osinga" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brecht Wassing" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016670" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200821v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galis" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mai" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz086" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116191v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fielding" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunren Liang" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0297-z" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167393v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Symithe" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberte Momplaisir" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO123345" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373899v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017684" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123348v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-019-1030-x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373858v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Herrend&#246;rfer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylona Dinther" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB017324" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019076v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cristea&#8208;platon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120180130" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983399v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam D. Booth" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Mccarley" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hinkle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shaw" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077812" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196117v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bernard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chassande-Mottin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016698" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019296v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Tape" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Holtkamp" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Silwal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hawthorne" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Kaneko" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0144-2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737083v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin Mai" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aap7528" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607794v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01997-6" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924549v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Frank" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.032" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01890237v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao0746" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370717v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yue" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Simons" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.07.005" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692238v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Schorlemmer" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiyuki Asano" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150231" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346818v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.W. Goebel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Hosseini" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauksson" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066948" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348985v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaudemer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012671" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279303v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13349" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214186v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012287" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207807v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jiang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jolivet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simons" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivera" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065402" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481320v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harms" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chassande-Mottin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv090" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207415v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4417" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068760v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wei" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meng" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.036" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496034v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Michel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ampuero" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leprince" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2201487" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839932v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kanamori" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor C. Tsai" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rivera" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingseng Meng" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878993v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stock" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1224030" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815468v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rendon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008702" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701955v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Elkhoury" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.03.022" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264144v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.07.017" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX738N9C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701925v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008059" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701939v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036104" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620542v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Minson" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortega" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1206731" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339347v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339430v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921465v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohammedi" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pelaez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouchette" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-gc12-fibreoptic-79" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921876v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6072" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921910v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Selvadurai" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tinti" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11558" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089160v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lestrelin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6257" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462776v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242510v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2502" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462791v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026754v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18295" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748457v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C. Neves" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495077v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558268v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482549v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvert Paul" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536333v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558255v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446614v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224491v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bertrand" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389209v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Vidal-Moreno" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080941v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>