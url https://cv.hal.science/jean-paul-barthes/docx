--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -1432,1247 +1432,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foule sentimentale : inﬂuence des caractéristiques individuelles sur la contagion émotionnelle</w:t>
+                <w:t xml:space="preserve">A Model of Culture for Cognitive Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lhommet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">Felix Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.26.281-308⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Art, Culture and Design Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijacdt.2012070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750749v1</w:t>
+                <w:t xml:space="preserve">hal-00849931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Culture for Cognitive Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar González</w:t>
+                <w:t xml:space="preserve">Distributed constraint optimization with MULBS: A case study on collaborative meeting scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrició Enembreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Art, Culture and Design Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/ijacdt.2012070101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1), pp.164-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnca.2011.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849931v1</w:t>
+                <w:t xml:space="preserve">hal-00849849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed constraint optimization with MULBS: A case study on collaborative meeting scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrició Enembreck</w:t>
+                <w:t xml:space="preserve">Agent and multi-agent applications to support distributed communities of practice: a short review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnca.2011.02.016⟩</w:t>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.87-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10458-011-9170-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849849v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent and multi-agent applications to support distributed communities of practice: a short review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foule sentimentale : inﬂuence des caractéristiques individuelles sur la contagion émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilton de Azevedo</w:t>
+                <w:t xml:space="preserve">Margaux Lhommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (1), pp.87-129. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.281-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10458-011-9170-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ria.26.281-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849934v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMAS--a flexible multi-agent environment for CSCWD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-agent System Architecture for Modeling Multicultural Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Energy, Information and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.15-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555831v1</w:t>
+                <w:t xml:space="preserve">hal-00849926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-agent System Architecture for Modeling Multicultural Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar González</w:t>
+                <w:t xml:space="preserve">Preliminary Design on Multi-touch surfaces Managed by Multi-agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felix Ramos</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy, Information and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (4), pp.15-30</w:t>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.195-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849926v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Design on Multi-touch surfaces Managed by Multi-agent Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CSCW in Software Development: Collaboration among Humans and Artificial Agents through Dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alistair Jones</w:t>
+                <w:t xml:space="preserve">Milton Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar A. Tacla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy, Information and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (4), pp.195-209</w:t>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.31-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849852v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSCW in Software Development: Collaboration among Humans and Artificial Agents through Dialogs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistent Memory in Multi-Agent Systems: the OMAS Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy, Information and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (4), pp.31-45</w:t>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849939v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Memory in Multi-Agent Systems: the OMAS Approach</w:t>
+                <w:t xml:space="preserve">OMAS--a flexible multi-agent environment for CSCWD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy, Information and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2010.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768551v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving Personal Assistant Agents a Case-Based Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kejia Chen</w:t>
+                <w:t xml:space="preserve">CoPBoard: A Catalyst for Distributed Communities of Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jcini.2010010103⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Software Science and Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.52-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jssci.2010101904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555860v1</w:t>
+                <w:t xml:space="preserve">hal-00555876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoPBoard: A Catalyst for Distributed Communities of Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilson Sato</w:t>
+                <w:t xml:space="preserve">Une architecture cognitive pour la simulation de comportements d'agents autonomes. Intégration de facteurs physiques, physiologiques et de personnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Edward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Software Science and Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (1), pp.52-71. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (5), pp.673-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/jssci.2010101904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIA.24.673-694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555876v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture cognitive pour la simulation de comportements d'agents autonomes. Intégration de facteurs physiques, physiologiques et de personnalité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">Giving Personal Assistant Agents a Case-Based Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIA.24.673-694⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.45-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jcini.2010010103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00557046v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEARNING NEGOTIATION POLICIES USING ENSEMBLE-BASED DRIFT DETECTION TECHNIQUES</w:t>
               </w:r>
@@ -2762,90 +2762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling autonomous virtual agents and behaviours in a virtual environment for risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3195,51 +3195,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Systems of Systems to Manage Enterprise Contacts</w:t>
+                <w:t xml:space="preserve">GAMBAD: A Method for Developing Systems of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
@@ -3257,106 +3257,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Forum on Research and Technology for Society and Industry (RTSI 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">30th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.813-817, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999959v1</w:t>
+                <w:t xml:space="preserve">hal-01999979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAMBAD: A Method for Developing Systems of Systems</w:t>
+                <w:t xml:space="preserve">MBA: A Framework for Building Systems of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
@@ -3374,582 +3374,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.813-817, </w:t>
+              <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.358-364, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999979v1</w:t>
+                <w:t xml:space="preserve">hal-01901510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBA: A Framework for Building Systems of Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Training Virtual Environments Supported by Cognitive Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rerni Lacaze-Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual International Conference on System of Systems Engineering (SoSE 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428721⟩</w:t>
+              <w:t xml:space="preserve">22nd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nanjing, China. pp.307-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901510v1</w:t>
+                <w:t xml:space="preserve">hal-01901514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Training Virtual Environments Supported by Cognitive Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Systems of Systems to Manage Enterprise Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nanjing, China. pp.307-312, </w:t>
+              <w:t xml:space="preserve">4th IEEE International Forum on Research and Technology for Society and Industry (RTSI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901514v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-based computer supported cooperative work as support for learners group design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+                <w:t xml:space="preserve">CONSIGNELA-Appli-R-1.0: A research tool for studying in real time electronic medication prescription comprehension in older adults and patients with Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+                <w:t xml:space="preserve">Gmp Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Negre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th World Congress on Healthcare &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lisbon, Portgual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687880v1</w:t>
+                <w:t xml:space="preserve">hal-04331735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSIGNELA-Appli-R-1.0: A research tool for studying in real time electronic medication prescription comprehension in older adults and patients with Parkinson’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Core Architecture for Developing Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Healthcare &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.141-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2017.8122592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331735v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Core Architecture for Developing Systems of Systems</w:t>
+                <w:t xml:space="preserve">A System of Systems Architecture for Supporting Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
@@ -3967,199 +3967,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC.2017.8122592⟩</w:t>
+              <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Wellington, New Zealand. pp.186-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629837v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System of Systems Architecture for Supporting Decision-Making</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trace-based computer supported cooperative work as support for learners group design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Wellington, New Zealand. pp.186-191, </w:t>
+              <w:t xml:space="preserve">, Apr 2017, Wellington, New Zealand. pp.115-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567880v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONTOCODESIGN: Results from using the CSCWD ontology</w:t>
               </w:r>
@@ -4227,90 +4227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommending competent person in a digial ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Industrial Informatics and Computer Systems (CIICS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Sharjah, United Arab Emirates. pp.37-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4755,90 +4755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An answerer recommender system exploiting collaboration in CQA services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nanchang, China. pp.198-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4961,853 +4961,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting and combining services using goals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio Fuckner</w:t>
+                <w:t xml:space="preserve">A collaborative virtual workspace for software development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edenilson Jose da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar A. Tacla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edson E. Scalabrin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCWD 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCWD 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246879v1</w:t>
+                <w:t xml:space="preserve">hal-01246870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative virtual workspace for software development.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesar A. Tacla</w:t>
+                <w:t xml:space="preserve">Recommending Competent Users from Semantic Traces Using a Bayes Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCWD 2015,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (IEEE SMC 2015 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, HongKong, China. pp.1351-1356, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2015.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246870v1</w:t>
+                <w:t xml:space="preserve">hal-01266501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Competent Users from Semantic Traces Using a Bayes Classifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Mining user competency from semantic trace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (IEEE SMC 2015 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, HongKong, China. pp.1351-1356, </w:t>
+              <w:t xml:space="preserve">Computer Supported Cooperative Work in Design (CSCWD),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.48-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2015.240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266501v1</w:t>
+                <w:t xml:space="preserve">hal-01266493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining user competency from semantic trace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">A Recommender System from Semantic Traces Based on Bayes Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Supported Cooperative Work in Design (CSCWD),</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd international conference on Knowledge Management, Information and Knowledge Systems (KMIKS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Hammamet, Tunisia. pp.49-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266493v1</w:t>
+                <w:t xml:space="preserve">hal-01266499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recommender System from Semantic Traces Based on Bayes Classifier</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+                <w:t xml:space="preserve">ONTOCODESIGN: An exercise in using agents to cooperatively develop a CSCWD ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Fuckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd international conference on Knowledge Management, Information and Knowledge Systems (KMIKS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Hammamet, Tunisia. pp.49-60</w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCWD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266499v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONTOCODESIGN: An exercise in using agents to cooperatively develop a CSCWD ontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selecting and combining services using goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Fuckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcio Fuckner</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson E. Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCWD 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.141-146</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.182-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246874v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Need for Multilingual Names</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rich Multi-Agent Architecture for Collaborative Multi-Touch Multi-User Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th European Lisp Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. pp.64-71</w:t>
+              <w:t xml:space="preserve">IEEE/SMC Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060446v1</w:t>
+                <w:t xml:space="preserve">hal-01060469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rich Multi-Agent Architecture for Collaborative Multi-Touch Multi-User Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The OMAS Multi-Agent Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SMC Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">The 7th European Lisp Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060469v1</w:t>
+                <w:t xml:space="preserve">hal-01060443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Exploring Collaborative Traces</w:t>
               </w:r>
@@ -5888,90 +5888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Recommender System from Semantic Traces for Decision Aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International conference on Knowledge Management and Information Sharing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.274-279, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5999,623 +5999,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OMAS Multi-Agent Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a Personal Assistant for Exploiting Service Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Fuckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson E. Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th European Lisp Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. pp.33-34</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hsinzhu, Taiwan. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060443v1</w:t>
+                <w:t xml:space="preserve">hal-01060452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Personal Assistant for Exploiting Service Interfaces</w:t>
+                <w:t xml:space="preserve">Conversation à base des modèles pour l'exécution des processus métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Fuckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edson E. Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hsinzhu, Taiwan. pp.1-6</w:t>
+              <w:t xml:space="preserve">JFSMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Oct 2014, Loriol-sur-Drôme, France. pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060452v1</w:t>
+                <w:t xml:space="preserve">hal-01138800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversation à base des modèles pour l'exécution des processus métier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio Fuckner</w:t>
+                <w:t xml:space="preserve">An Application of an Agent Space Connecting Space and Digital Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Sugawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kaeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Manabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Oct 2014, Loriol-sur-Drôme, France. pp.43-52</w:t>
+              <w:t xml:space="preserve">ICCI*CC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Calgary, Canada. pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138800v1</w:t>
+                <w:t xml:space="preserve">hal-01060486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application of an Agent Space Connecting Space and Digital Space</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Need for Multilingual Names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCI*CC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Calgary, Canada. pp.18-20</w:t>
+              <w:t xml:space="preserve">The 7th European Lisp Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. pp.64-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060486v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Personal Assistant Dialogs for AutomaticWeb Service Discovery and Execution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio Fuckner</w:t>
+                <w:t xml:space="preserve">An Ontology for Designing a Collaborative Platform Involving a Multi-touch and Multi-user Interactive Table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Joiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Web Information Systems and Technologies (WEBIST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">An Ontology for Designing a Collaborative Platform Involving a Multi-touch and Multi-user Interactive Table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal. pp.156-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004539401560163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952450v1</w:t>
+                <w:t xml:space="preserve">hal-00952457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology for Designing a Collaborative Platform Involving a Multi-touch and Multi-user Interactive Table</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alistair Jones</w:t>
+                <w:t xml:space="preserve">Using Personal Assistant Dialogs for AutomaticWeb Service Discovery and Execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Fuckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson E. Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Ontology for Designing a Collaborative Platform Involving a Multi-touch and Multi-user Interactive Table</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Web Information Systems and Technologies (WEBIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aachen, Germany. pp.189-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004539401560163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00952457v1</w:t>
+                <w:t xml:space="preserve">hal-00952450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Ontologies for Monitoring Knowledge Evolution in Communities of Practice</w:t>
               </w:r>
@@ -6696,51 +6696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSS: A Formalism for Ontologies Including Multilingual Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Systems Engineering - Proceedings of the Fifth International Conference KSE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Hanoi, Vietnam. pp.95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6765,90 +6765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie pour la conception díune plateforme collaborative exploitant une table multi-tactile et multi-modale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul A. Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6890,90 +6890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie pour la conception d'une plateforme collaborative exploitant une table multi- tactile et multi-modale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7104,506 +7104,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Collaboration in Table-centric Interactive Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Ambiguity in Multimodal Interaction with Multi-touch Multi-user Graphics Tables 9th International Conference on Cooperative Design Visualisation and Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atman Kendira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI workshop on Designing Collaborative Interactive Spaces (DCIS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Capri, Italy. pp.1-10</w:t>
+              <w:t xml:space="preserve">9th International Conference on Cooperative Design Visualisation and Engineering (CDVE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Osaka, Japan. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018676v1</w:t>
+                <w:t xml:space="preserve">hal-01018663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support for collaborative building of a railway technical solution during Tendering</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Personal Assistant Agents and Multi-agent Middleware for CSCW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atman Kendira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSKS 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 16th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Wuhan, China. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2012.6221800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942215v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Assistant Agents and Multi-agent Middleware for CSCW</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Support for collaborative building of a railway technical solution during Tendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 16th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSKS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2012.6221800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018668v1</w:t>
+                <w:t xml:space="preserve">hal-00942215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity in Multimodal Interaction with Multi-touch Multi-user Graphics Tables 9th International Conference on Cooperative Design Visualisation and Engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Evaluating Collaboration in Table-centric Interactive Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atman Kendira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Cooperative Design Visualisation and Engineering (CDVE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Osaka, Japan. pp.1-13</w:t>
+              <w:t xml:space="preserve">AVI workshop on Designing Collaborative Interactive Spaces (DCIS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Capri, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018663v1</w:t>
+                <w:t xml:space="preserve">hal-01018676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating Experience Sharing Groups - Collaborative Trace Reuse and Exploitation.</w:t>
               </w:r>
@@ -7684,103 +7684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal Interaction in Collocated Cooperative Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atman Kendira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Conference on Cognitive Informatics and Cognitive Computing (ICCI*CC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, kyoto, Japan. pp.246-252</w:t>
@@ -7822,77 +7822,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Preliminary Design Around an Interactive Tabletop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atman Kendira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7934,51 +7934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Never Alone in the Crowd: A Microscopic Crowd Model Based on Emotional Contagion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lhommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8032,571 +8032,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWA: En experimental approach for studying knowledge sharing inmulticultural cooperation</w:t>
+                <w:t xml:space="preserve">Interaction dialogique entre Homme et assistant personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valencienes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984832v1</w:t>
+                <w:t xml:space="preserve">hal-00984825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage autour d'une table interactive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TWA: En experimental approach for studying knowledge sharing inmulticultural cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.858 - 861, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2011.5960219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984897v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dialogique entre Homme et assistant personnel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage autour d'une table interactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atman Kendira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valencienes, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mons, Belgique. pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984825v1</w:t>
+                <w:t xml:space="preserve">hal-00984897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design assistant agents for supporting requirement specification definition in a distributed design team</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agent Development Techniques and Multi-Agent Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd International Conference on Intelligent Agent &amp; Multi-Agent Systems (IAMA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984893v1</w:t>
+                <w:t xml:space="preserve">hal-00984804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent Development Techniques and Multi-Agent Platforms</w:t>
+                <w:t xml:space="preserve">From Computer-Aided Drafting to Knowledge Intensive Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Intelligent Agent &amp; Multi-Agent Systems (IAMA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Chennai, India</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984804v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Computer-Aided Drafting to Knowledge Intensive Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design assistant agents for supporting requirement specification definition in a distributed design team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Sugawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Manabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kaeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Yaala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.329-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2011.5960094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984800v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchanging Information among Cognitive Agents in Collaborative Environments</w:t>
               </w:r>
@@ -8686,51 +8686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.850 - 853, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8764,51 +8764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'individu à la foule : un modèle informatique de contagion émotionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lhommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8954,51 +8954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology for Managing a Virtual Environment for Risk Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9153,51 +9153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge representation : an ontology for managing a Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9261,51 +9261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Autonomous Agents in an Informed Environment for Risk Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9377,51 +9377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Modeling of Virtual Autonomous Intelligent Agents Integrating Human Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9481,77 +9481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V3S : a training and decision making tool for modelling safety interventions on SEVESO sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9606,77 +9606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agents approach for modelling safety interventions on a SEVESO site through virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9725,217 +9725,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes multi-agents, de l'interaction à la socialité - JFIADSMA'98</w:t>
+                <w:t xml:space="preserve">Actes de JFIADSMA'98 : Système multi-agents, de l'interaction à la socialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brassac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LORIA et Univ. Nancy 2, 1998, Pont à Mousson (France), 372 p</w:t>
+              <w:t xml:space="preserve">JFIADSMA'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, none, France. 371 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098467v1</w:t>
+                <w:t xml:space="preserve">inria-00108042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes de JFIADSMA'98 : Système multi-agents, de l'interaction à la socialité</w:t>
+                <w:t xml:space="preserve">Systèmes multi-agents, de l'interaction à la socialité - JFIADSMA'98</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brassac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFIADSMA'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, none, France. 371 p</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur l'Intelligence Artificielle Distribuée et les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LORIA et Univ. Nancy 2, 1998, Pont à Mousson (France), 372 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00108042v1</w:t>
+                <w:t xml:space="preserve">inria-00098467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10646,64 +10646,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool to study the evolution of the domain of a distributed community of practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10836,51 +10836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Action Selection Architecture for Autonomous Virtual Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10944,51 +10944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MemoPA: Intelligent Personal Assistant Agents with a Case Memory Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kejia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11041,264 +11041,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pluralité des connaissances dans les systèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chevaillier</w:t>
+                <w:t xml:space="preserve">Dominique Deneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Courdier</w:t>
+                <w:t xml:space="preserve">Christophe Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahia Guessoum</w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Soënen; Jacques Perrin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation et Applications des SMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t>
+              <w:t xml:space="preserve">Coopération et connaissance dans les systèmes industriels : une approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Sciences, pp.115-129, 2002, 2-7462-0528-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382783v1</w:t>
+                <w:t xml:space="preserve">hal-00922307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralité des connaissances dans les systèmes industriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Deneux</w:t>
+                <w:t xml:space="preserve">Rémy Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lerch</w:t>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coopération et connaissance dans les systèmes industriels : une approche interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Sciences, pp.115-129, 2002, 2-7462-0528-9</w:t>
+              <w:t xml:space="preserve">Organisation et Applications des SMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922307v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11453,51 +11453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.04.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Callebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barddal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Murilo Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Enembreck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.06.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Tacla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.05.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Granatyr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderson Botelho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Robert Lessing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Em&#237;lio Scalabrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816826" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Leite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrici&#243; Enembreck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.02.039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.04.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones Jones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei You" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0480-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFVGG5CZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2013.051415" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.10.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhommet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.281-308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KQW279GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijacdt.2012070101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2011.02.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHR792B5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Sato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton de Azevedo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-011-9170-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5VPWW40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.05.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XBGRZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Ramos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejia Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2010010103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jssci.2010101904" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.24.673-694" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7HPP8BVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021821300900010X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;ulio Coelho &#193;vila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson E. Scalabrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510701526954" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barthes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.014276" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9282936" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548382" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428721" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rerni Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465330" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066680" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331735v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmp Abel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8122592" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066692" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Fuckner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462436" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005825902870295" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844683" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406106v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Callebert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Abel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565988" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230955" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenilson Jose da Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2015.240" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230932" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060469v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133502740279" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugawara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kaeri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Manabe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952450v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004539401560163" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952440v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Yukio Sato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A. Barth&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799002v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018676v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Kendira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942215v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2012.6221800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798993v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Qiang Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.149" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960219" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984897v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984825v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984893v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yaala" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984804v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984800v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984830v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2011.6083951" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonzales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960217" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631088v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552032v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIC.2010.17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462092v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_60" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5L4PVPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.300" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108042v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567319v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Shen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhou Luo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Zhu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pouly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/record/display.uri?eid=2-s2.0-84942779660&amp;amp;origin=recordpage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397041-1.00009-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942226v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40621-8_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54105-6_21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984913v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-040-2.ch010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984835v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20862-1_9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555905v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03958-4_2310.1007/978-3-642-03958-4_23" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74205-0_139" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32Z7TS5L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.04.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Callebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barddal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Murilo Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Enembreck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.06.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Tacla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.05.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Granatyr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderson Botelho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Robert Lessing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Em&#237;lio Scalabrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816826" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Leite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrici&#243; Enembreck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.02.039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.04.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones Jones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei You" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0480-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFVGG5CZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2013.051415" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.10.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ramos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijacdt.2012070101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2011.02.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHR792B5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Sato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton de Azevedo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-011-9170-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5VPWW40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhommet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.281-308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KQW279GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Ramos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.05.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XBGRZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jssci.2010101904" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.24.673-694" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7HPP8BVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejia Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2010010103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021821300900010X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;ulio Coelho &#193;vila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson E. Scalabrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510701526954" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barthes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.014276" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9282936" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00127" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428721" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rerni Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465330" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548382" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmp Abel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8122592" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066692" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066680" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Fuckner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462436" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005825902870295" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844683" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406106v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Callebert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Abel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565988" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246870v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenilson Jose da Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2015.240" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230932" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230955" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133502740279" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060452v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138800v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugawara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kaeri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Manabe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004539401560163" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952440v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Yukio Sato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A. Barth&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799002v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Kendira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2012.6221800" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018676v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798993v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Qiang Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.149" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984832v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960219" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984897v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yaala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960094" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984830v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2011.6083951" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonzales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960217" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631088v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552032v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIC.2010.17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462092v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_60" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5L4PVPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.300" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098467v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567319v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Shen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhou Luo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Zhu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pouly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/record/display.uri?eid=2-s2.0-84942779660&amp;amp;origin=recordpage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397041-1.00009-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942226v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40621-8_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54105-6_21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984913v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-040-2.ch010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984835v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20862-1_9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555905v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03958-4_2310.1007/978-3-642-03958-4_23" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74205-0_139" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32Z7TS5L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922307v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>