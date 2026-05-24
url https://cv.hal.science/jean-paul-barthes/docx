--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -1432,1247 +1432,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Culture for Cognitive Agents</w:t>
+                <w:t xml:space="preserve">Foule sentimentale : inﬂuence des caractéristiques individuelles sur la contagion émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar González</w:t>
+                <w:t xml:space="preserve">Margaux Lhommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Art, Culture and Design Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (3), pp.281-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.26.281-308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/ijacdt.2012070101⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849931v1</w:t>
+                <w:t xml:space="preserve">hal-00750749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed constraint optimization with MULBS: A case study on collaborative meeting scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrició Enembreck</w:t>
+                <w:t xml:space="preserve">A Model of Culture for Cognitive Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnca.2011.02.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Art, Culture and Design Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijacdt.2012070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849849v1</w:t>
+                <w:t xml:space="preserve">hal-00849931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent and multi-agent applications to support distributed communities of practice: a short review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton de Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (1), pp.87-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10458-011-9170-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foule sentimentale : inﬂuence des caractéristiques individuelles sur la contagion émotionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">Distributed constraint optimization with MULBS: A case study on collaborative meeting scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrició Enembreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (3), pp.281-308. </w:t>
+              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1), pp.164-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.26.281-308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnca.2011.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750749v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-agent System Architecture for Modeling Multicultural Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OMAS--a flexible multi-agent environment for CSCWD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy, Information and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2010.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849926v1</w:t>
+                <w:t xml:space="preserve">hal-00555831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Design on Multi-touch surfaces Managed by Multi-agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy, Information and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (4), pp.195-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSCW in Software Development: Collaboration among Humans and Artificial Agents through Dialogs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+                <w:t xml:space="preserve">A Multi-agent System Architecture for Modeling Multicultural Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy, Information and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (4), pp.31-45</w:t>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.15-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849939v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent Memory in Multi-Agent Systems: the OMAS Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy, Information and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (4), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMAS--a flexible multi-agent environment for CSCWD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CSCW in Software Development: Collaboration among Humans and Artificial Agents through Dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar A. Tacla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Energy, Information and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.31-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2010.05.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00555831v1</w:t>
+                <w:t xml:space="preserve">hal-00849939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoPBoard: A Catalyst for Distributed Communities of Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilson Sato</w:t>
+                <w:t xml:space="preserve">Giving Personal Assistant Agents a Case-Based Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kejia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Software Science and Computational Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jssci.2010101904⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.45-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jcini.2010010103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555876v1</w:t>
+                <w:t xml:space="preserve">hal-00555860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture cognitive pour la simulation de comportements d'agents autonomes. Intégration de facteurs physiques, physiologiques et de personnalité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">CoPBoard: A Catalyst for Distributed Communities of Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (5), pp.673-694. </w:t>
+              <w:t xml:space="preserve">International Journal of Software Science and Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1), pp.52-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIA.24.673-694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/jssci.2010101904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00557046v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving Personal Assistant Agents a Case-Based Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kejia Chen</w:t>
+                <w:t xml:space="preserve">Une architecture cognitive pour la simulation de comportements d'agents autonomes. Intégration de facteurs physiques, physiologiques et de personnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Edward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cognitive Informatics and Natural Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (5), pp.673-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIA.24.673-694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/jcini.2010010103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00555860v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEARNING NEGOTIATION POLICIES USING ENSEMBLE-BASED DRIFT DETECTION TECHNIQUES</w:t>
               </w:r>
@@ -2762,90 +2762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling autonomous virtual agents and behaviours in a virtual environment for risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3195,51 +3195,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAMBAD: A Method for Developing Systems of Systems</w:t>
+                <w:t xml:space="preserve">Using Systems of Systems to Manage Enterprise Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
@@ -3257,82 +3257,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.813-817, </w:t>
+              <w:t xml:space="preserve">4th IEEE International Forum on Research and Technology for Society and Industry (RTSI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999979v1</w:t>
+                <w:t xml:space="preserve">hal-01999959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBA: A Framework for Building Systems of Systems</w:t>
               </w:r>
@@ -3429,527 +3429,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Training Virtual Environments Supported by Cognitive Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GAMBAD: A Method for Developing Systems of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465330⟩</w:t>
+              <w:t xml:space="preserve">30th IEEE International Conference on Tools with Artificial Intelligence (ICTAI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.813-817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901514v1</w:t>
+                <w:t xml:space="preserve">hal-01999979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Systems of Systems to Manage Enterprise Contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Training Virtual Environments Supported by Cognitive Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rerni Lacaze-Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Forum on Research and Technology for Society and Industry (RTSI 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">22nd IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nanjing, China. pp.307-312, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2018.8465330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999959v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSIGNELA-Appli-R-1.0: A research tool for studying in real time electronic medication prescription comprehension in older adults and patients with Parkinson’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+                <w:t xml:space="preserve">Trace-based computer supported cooperative work as support for learners group design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gmp Abel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Moulin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Healthcare &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Wellington, New Zealand. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331735v1</w:t>
+                <w:t xml:space="preserve">hal-01687880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Core Architecture for Developing Systems of Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CONSIGNELA-Appli-R-1.0: A research tool for studying in real time electronic medication prescription comprehension in older adults and patients with Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Vandenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hainselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gmp Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th World Congress on Healthcare &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lisbon, Portgual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2017.8122592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01629837v1</w:t>
+                <w:t xml:space="preserve">hal-04331735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System of Systems Architecture for Supporting Decision-Making</w:t>
+                <w:t xml:space="preserve">A Core Architecture for Developing Systems of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
@@ -3967,199 +3967,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066692⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Banff, Canada. pp.141-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2017.8122592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567880v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-based computer supported cooperative work as support for learners group design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A System of Systems Architecture for Supporting Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Moro Puppi Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Wellington, New Zealand. pp.115-120, </w:t>
+              <w:t xml:space="preserve">, Apr 2017, Wellington, New Zealand. pp.186-191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2017.8066692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687880v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONTOCODESIGN: Results from using the CSCWD ontology</w:t>
               </w:r>
@@ -4227,90 +4227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommending competent person in a digial ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Industrial Informatics and Computer Systems (CIICS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Sharjah, United Arab Emirates. pp.37-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4755,90 +4755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An answerer recommender system exploiting collaboration in CQA services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Supported Cooperative Work in Design (CSCWD 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nanchang, China. pp.198-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4961,784 +4961,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative virtual workspace for software development.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesar A. Tacla</w:t>
+                <w:t xml:space="preserve">Selecting and combining services using goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Fuckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson E. Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCWD 2015,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCWD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.182-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246870v1</w:t>
+                <w:t xml:space="preserve">hal-01246879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Competent Users from Semantic Traces Using a Bayes Classifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+                <w:t xml:space="preserve">A collaborative virtual workspace for software development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edenilson Jose da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar A. Tacla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Cabrera Paraiso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (IEEE SMC 2015 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCWD 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266501v1</w:t>
+                <w:t xml:space="preserve">hal-01246870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining user competency from semantic trace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Recommending Competent Users from Semantic Traces Using a Bayes Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Supported Cooperative Work in Design (CSCWD),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.48-53, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (IEEE SMC 2015 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, HongKong, China. pp.1351-1356, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2015.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266493v1</w:t>
+                <w:t xml:space="preserve">hal-01266501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Recommender System from Semantic Traces Based on Bayes Classifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Mining user competency from semantic trace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd international conference on Knowledge Management, Information and Knowledge Systems (KMIKS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Supported Cooperative Work in Design (CSCWD),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.48-53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266499v1</w:t>
+                <w:t xml:space="preserve">hal-01266493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONTOCODESIGN: An exercise in using agents to cooperatively develop a CSCWD ontology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcio Fuckner</w:t>
+                <w:t xml:space="preserve">A Recommender System from Semantic Traces Based on Bayes Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCWD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.141-146</w:t>
+              <w:t xml:space="preserve">The 2nd international conference on Knowledge Management, Information and Knowledge Systems (KMIKS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Hammamet, Tunisia. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246874v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting and combining services using goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ONTOCODESIGN: An exercise in using agents to cooperatively develop a CSCWD ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Fuckner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edson E. Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCWD 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.182-187, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2015, Calabria, Italy. pp.141-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2015.7230955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01246879v1</w:t>
+                <w:t xml:space="preserve">hal-01246874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rich Multi-Agent Architecture for Collaborative Multi-Touch Multi-User Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Need for Multilingual Names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SMC Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">The 7th European Lisp Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. pp.64-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060469v1</w:t>
+                <w:t xml:space="preserve">hal-01060446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OMAS Multi-Agent Platform</w:t>
               </w:r>
@@ -5787,606 +5748,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Exploring Collaborative Traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+                <w:t xml:space="preserve">A Rich Multi-Agent Architecture for Collaborative Multi-Touch Multi-User Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hsinzhu, Taiwan. pp.414-417</w:t>
+              <w:t xml:space="preserve">IEEE/SMC Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060482v1</w:t>
+                <w:t xml:space="preserve">hal-01060469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Recommender System from Semantic Traces for Decision Aid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ning Wang</w:t>
+                <w:t xml:space="preserve">A Framework for Exploring Collaborative Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on Knowledge Management and Information Sharing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hsinzhu, Taiwan. pp.414-417</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130026v1</w:t>
+                <w:t xml:space="preserve">hal-01060482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Personal Assistant for Exploiting Service Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio Fuckner</w:t>
+                <w:t xml:space="preserve">Towards a Recommender System from Semantic Traces for Decision Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edson E. Scalabrin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International conference on Knowledge Management and Information Sharing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.274-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005133502740279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060452v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversation à base des modèles pour l'exécution des processus métier</w:t>
+                <w:t xml:space="preserve">Using a Personal Assistant for Exploiting Service Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Fuckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson E. Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Oct 2014, Loriol-sur-Drôme, France. pp.43-52</w:t>
+              <w:t xml:space="preserve">The 18th International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hsinzhu, Taiwan. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138800v1</w:t>
+                <w:t xml:space="preserve">hal-01060452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Application of an Agent Space Connecting Space and Digital Space</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
+                <w:t xml:space="preserve">Conversation à base des modèles pour l'exécution des processus métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Fuckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCI*CC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Calgary, Canada. pp.18-20</w:t>
+              <w:t xml:space="preserve">JFSMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Oct 2014, Loriol-sur-Drôme, France. pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060486v1</w:t>
+                <w:t xml:space="preserve">hal-01138800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Need for Multilingual Names</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Application of an Agent Space Connecting Space and Digital Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Sugawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kaeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Manabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th European Lisp Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. pp.64-71</w:t>
+              <w:t xml:space="preserve">ICCI*CC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Calgary, Canada. pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060446v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology for Designing a Collaborative Platform Involving a Multi-touch and Multi-user Interactive Table</w:t>
               </w:r>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6595,316 +6595,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ontologies for Monitoring Knowledge Evolution in Communities of Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+                <w:t xml:space="preserve">Une ontologie pour la conception díune plateforme collaborative exploitant une table multi-tactile et multi-modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Joiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilson Yukio Sato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul A. Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing, 3PGCIC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Compiègne, France. pp.719-722</w:t>
+              <w:t xml:space="preserve">IC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France, France. pp.1--12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952440v1</w:t>
+                <w:t xml:space="preserve">hal-01323717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSS: A Formalism for Ontologies Including Multilingual Features</w:t>
+                <w:t xml:space="preserve">Using Ontologies for Monitoring Knowledge Evolution in Communities of Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Moulin</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Yukio Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Systems Engineering - Proceedings of the Fifth International Conference KSE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hanoi, Vietnam. pp.95-107</w:t>
+              <w:t xml:space="preserve">Eighth International Conference on P2P, Parallel, Grid, Cloud and Internet Computing, 3PGCIC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Compiègne, France. pp.719-722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952446v1</w:t>
+                <w:t xml:space="preserve">hal-00952440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie pour la conception díune plateforme collaborative exploitant une table multi-tactile et multi-modale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOSS: A Formalism for Ontologies Including Multilingual Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France, France. pp.1--12</w:t>
+              <w:t xml:space="preserve">Knowledge and Systems Engineering - Proceedings of the Fifth International Conference KSE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hanoi, Vietnam. pp.95-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323717v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie pour la conception d'une plateforme collaborative exploitant une table multi- tactile et multi-modale</w:t>
               </w:r>
@@ -6929,51 +6929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7009,381 +7009,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Working Experience : Using a Model of Collaborative Traces.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Personal Assistant Agents and Multi-agent Middleware for CSCW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atman Kendira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCW in Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 16th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Wuhan, China. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCWD.2012.6221800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799002v1</w:t>
+                <w:t xml:space="preserve">hal-01018668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiguity in Multimodal Interaction with Multi-touch Multi-user Graphics Tables 9th International Conference on Cooperative Design Visualisation and Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atman Kendira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Cooperative Design Visualisation and Engineering (CDVE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Osaka, Japan. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Assistant Agents and Multi-agent Middleware for CSCW</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharing Working Experience : Using a Model of Collaborative Traces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 16th IEEE International Conference on Computer Supported Cooperative Work in Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International Conference on Computer Supported Cooperative Work in Design, CSCW in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Wuhan, China. pp.221-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCWD.2012.6221800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018668v1</w:t>
+                <w:t xml:space="preserve">hal-00799002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support for collaborative building of a railway technical solution during Tendering</w:t>
               </w:r>
@@ -7464,103 +7464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Collaboration in Table-centric Interactive Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atman Kendira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atman Kendira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVI workshop on Designing Collaborative Interactive Spaces (DCIS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Capri, Italy. pp.1-10</w:t>
@@ -7684,103 +7684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal Interaction in Collocated Cooperative Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atman Kendira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE International Conference on Cognitive Informatics and Cognitive Computing (ICCI*CC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, kyoto, Japan. pp.246-252</w:t>
@@ -7803,325 +7803,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting Preliminary Design Around an Interactive Tabletop</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction dialogique entre Homme et assistant personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Engineering Design (ICED11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Copenhagen, Denmark. pp.366-376</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valencienes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984873v1</w:t>
+                <w:t xml:space="preserve">hal-00984825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Never Alone in the Crowd: A Microscopic Crowd Model Based on Emotional Contagion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+                <w:t xml:space="preserve">Conducting Preliminary Design Around an Interactive Tabletop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atman Kendira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web Intelligence and Intelligent Agent Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Engineering Design (ICED11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Copenhagen, Denmark. pp.366-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658016v1</w:t>
+                <w:t xml:space="preserve">hal-00984873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dialogique entre Homme et assistant personnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Never Alone in the Crowd: A Microscopic Crowd Model Based on Emotional Contagion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lhommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.89-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984825v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWA: En experimental approach for studying knowledge sharing inmulticultural cooperation</w:t>
               </w:r>
@@ -8185,103 +8185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage autour d'une table interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atman Kendira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Mons, Belgique. pp.37-44</w:t>
@@ -8448,103 +8448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design assistant agents for supporting requirement specification definition in a distributed design team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Sugawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Manabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Manabe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Kaeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Yaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.329-334, </w:t>
@@ -8686,51 +8686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Computer Supported Cooperative Work in Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. pp.850 - 853, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8764,51 +8764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'individu à la foule : un modèle informatique de contagion émotionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lhommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8948,269 +8948,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology for Managing a Virtual Environment for Risk Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydie Edward</w:t>
+                <w:t xml:space="preserve">Multi-Agent Active Interaction with Driving Assistance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Amokrane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIIC '10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Artificial Transportation Systems and Simulation (ATSS'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Funchal, Portugal. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552032v1</w:t>
+                <w:t xml:space="preserve">hal-00522144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Active Interaction with Driving Assistance Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ontology for Managing a Virtual Environment for Risk Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Edward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Artificial Transportation Systems and Simulation (ATSS'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIIC '10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bengalore, India. pp.62--67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIIC.2010.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522144v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge representation : an ontology for managing a Virtual Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9261,51 +9261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Autonomous Agents in an Informed Environment for Risk Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9377,51 +9377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Modeling of Virtual Autonomous Intelligent Agents Integrating Human Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9481,77 +9481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V3S : a training and decision making tool for modelling safety interventions on SEVESO sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9606,77 +9606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agents approach for modelling safety interventions on a SEVESO site through virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10335,51 +10335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Active Collaboration Between Drivers and Assistance Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier Inc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Artificial Transportation Systems and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10640,247 +10640,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool to study the evolution of the domain of a distributed community of practice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible Communication Based on Linguistic and Ontological Cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ben Kei Daniel. </w:t>
+              <w:t xml:space="preserve">Gilbert Babin Gilbert.Babin, Katarina Stanoevska-Slabeva Katarina.Stanoevska, Peter Kropf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of research on methods and techniques for studying virtual communities: paradigms and phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Information Science Reference, pp.192-203, 2011, </w:t>
+              <w:t xml:space="preserve">E-Technologies: Transformation in a Connected World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.131-145, 2011, Lecture Notes in Business Information Processing Volume 78, 978-3-642-20861-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-60960-040-2.ch010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20862-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984913v1</w:t>
+                <w:t xml:space="preserve">hal-00984835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Communication Based on Linguistic and Ontological Cues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tool to study the evolution of the domain of a distributed community of practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton de Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilbert Babin Gilbert.Babin, Katarina Stanoevska-Slabeva Katarina.Stanoevska, Peter Kropf. </w:t>
+              <w:t xml:space="preserve">Ben Kei Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Technologies: Transformation in a Connected World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.131-145, 2011, Lecture Notes in Business Information Processing Volume 78, 978-3-642-20861-4. </w:t>
+              <w:t xml:space="preserve">Handbook of research on methods and techniques for studying virtual communities: paradigms and phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Information Science Reference, pp.192-203, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20862-1_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-60960-040-2.ch010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984835v1</w:t>
+                <w:t xml:space="preserve">hal-00984913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Action Selection Architecture for Autonomous Virtual Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitile Lourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10944,51 +10944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MemoPA: Intelligent Personal Assistant Agents with a Case Memory Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kejia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11041,264 +11041,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralité des connaissances dans les systèmes industriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul A Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Deneux</w:t>
+                <w:t xml:space="preserve">Pierre Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lerch</w:t>
+                <w:t xml:space="preserve">Rémy Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coopération et connaissance dans les systèmes industriels : une approche interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Sciences, pp.115-129, 2002, 2-7462-0528-9</w:t>
+              <w:t xml:space="preserve">Organisation et Applications des SMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922307v1</w:t>
+                <w:t xml:space="preserve">hal-04382783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des plates-formes SMA françaises à travers un Toy-problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pluralité des connaissances dans les systèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Courdier</w:t>
+                <w:t xml:space="preserve">Dominique Deneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+                <w:t xml:space="preserve">Christophe Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gutknecht</w:t>
-[...8 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René Soënen; Jacques Perrin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation et Applications des SMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes, pp.207-242, 2002, 2-7462-0439-8</w:t>
+              <w:t xml:space="preserve">Coopération et connaissance dans les systèmes industriels : une approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Sciences, pp.115-129, 2002, 2-7462-0528-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382783v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11453,51 +11453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.04.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Callebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barddal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Murilo Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Enembreck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.06.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Tacla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.05.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Granatyr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderson Botelho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Robert Lessing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Em&#237;lio Scalabrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816826" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Leite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrici&#243; Enembreck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.02.039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.04.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones Jones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei You" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0480-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFVGG5CZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2013.051415" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.10.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ramos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijacdt.2012070101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2011.02.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHR792B5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Sato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton de Azevedo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-011-9170-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5VPWW40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhommet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.281-308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KQW279GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Ramos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.05.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XBGRZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jssci.2010101904" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.24.673-694" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7HPP8BVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejia Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2010010103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021821300900010X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;ulio Coelho &#193;vila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson E. Scalabrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510701526954" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barthes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.014276" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9282936" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00127" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428721" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rerni Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465330" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548382" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmp Abel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moulin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8122592" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066692" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687880v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066680" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Fuckner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462436" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005825902870295" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844683" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406106v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Callebert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Abel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565988" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246870v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenilson Jose da Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2015.240" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230932" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230955" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133502740279" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060452v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138800v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugawara" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kaeri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Manabe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004539401560163" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952440v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Yukio Sato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A. Barth&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799002v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Kendira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018668v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2012.6221800" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018676v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798993v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Qiang Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658016v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.149" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984825v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984832v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960219" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984897v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yaala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960094" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984830v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2011.6083951" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonzales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960217" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631088v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552032v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIC.2010.17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522144v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462092v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_60" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5L4PVPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.300" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098467v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567319v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Shen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhou Luo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Zhu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pouly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/record/display.uri?eid=2-s2.0-84942779660&amp;amp;origin=recordpage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397041-1.00009-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942226v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40621-8_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54105-6_21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984913v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-040-2.ch010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984835v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20862-1_9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555905v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03958-4_2310.1007/978-3-642-03958-4_23" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74205-0_139" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32Z7TS5L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922307v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Moro Puppi Wanderley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Vandenbergh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Abel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barth&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tele.2017.11.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773449v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.04.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685354v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Callebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barddal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Murilo Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Enembreck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2016.06.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Tacla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A Barth&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.05.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jones Granatyr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderson Botelho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Robert Lessing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Em&#237;lio Scalabrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2816826" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060429v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan R. Leite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrici&#243; Enembreck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2014.02.039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.04.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Qu&#233;nu-Joiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kassel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones Jones" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei You" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0480-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PFVGG5CZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2013.051415" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.10.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhommet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.281-308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KQW279GL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849931v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ramos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijacdt.2012070101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Sato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton de Azevedo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-011-9170-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5VPWW40-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2011.02.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHR792B5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555831v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2010.05.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0XBGRZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Ramos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejia Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jcini.2010010103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jssci.2010101904" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Edward" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.24.673-694" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7HPP8BVJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555895v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021821300900010X" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365574v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;ulio Coelho &#193;vila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson E. Scalabrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08839510701526954" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Barthes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2007.014276" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC42975.2020.9282936" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999959v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548382" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428721" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rerni Lacaze-Labadie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2018.8465330" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Negre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066680" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331735v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gmp Abel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moulin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2017.8122592" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2017.8066692" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Fuckner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSII.2016.7462436" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005825902870295" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844683" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406106v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Callebert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386789v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Abel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2016.7565988" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246879v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230955" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edenilson Jose da Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2015.240" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2015.7230932" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060482v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005133502740279" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Sugawara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kaeri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Manabe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004539401560163" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952450v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323717v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul A. Barth&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Yukio Sato" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952446v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Kendira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2012.6221800" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018663v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018676v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798993v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Qiang Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984825v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.149" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984832v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960219" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984897v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yaala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960094" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984830v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2011.6083951" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gonzales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD.2011.5960217" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631088v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942211v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Amokrane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIC.2010.17" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462092v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_60" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B5L4PVPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2009.300" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976190v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brassac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098467v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567319v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Shen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhou Luo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Zhu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kropf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pouly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247044v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scopus.com/record/display.uri?eid=2-s2.0-84942779660&amp;amp;origin=recordpage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397041-1.00009-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942226v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40621-8_4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54105-6_21" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984835v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20862-1_9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-040-2.ch010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555905v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03958-4_2310.1007/978-3-642-03958-4_23" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74205-0_139" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-32Z7TS5L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04382783v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutknecht" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>