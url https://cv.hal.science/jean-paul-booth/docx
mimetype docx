--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Paul Booth </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics and chemistry of electrical discharges in reactive gases and their interaction with surfaces.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Development of novel diagnostic techniques for reactive plasmas : optical techniques for measuring reactive species densities and kinetics, electric fields, and electrical plasma measurements. Laser-induced fluorescence, Ion Flux Probes, cavity ring-down spectroscopy, broad-band absorption spectroscopy, microwave resonance techniques for electron density measurements.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Development of sensors for in-situ control of industrial plasma processes.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Physics of capacitively-coupled radiofrequency plasmas : tailored voltage waveform excitation for control of ion and electron fluxes and energy distributions.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Gas breakdown in RF fields.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brief vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Directeur de Recherche, CNRS at LPP, except :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Technical Director, Lam Research Corp, Fremont, CA, USA</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargé de Recherche, CNRS, Laboratoire de Spectrométrie Physique, Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doctoral researcher, CNRS/CNET, Meylan, France</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985-1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : D. Phil., Physical Chemistry Laboratory, Oxford University, UK</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1980-1984</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : BA & MA, Chemistry, Oxford University, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Fellow of </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVS</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Physical Chemistry Part II Thesis Prize, Oxford University</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1980-1983</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Stapeldon Scholarship to Exeter College, Oxford</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial responsabilities and Conference organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor of IoP journal </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Sources, Science and Technology</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chair, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Workshop on Oxygen Plasma Kinetics 2016</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chair, Laser-Aided Plasma Diagnostics </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& 2015</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Program Commitee, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICPP 2014</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Secretary, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVS Plasma Science and Technology Division, 2012-13</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chair, International Conference on Phenomena in Ionised Gases, 2009</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the accuracy of actinometry and line ratio techniques in an O 2 glow discharge: part I, comparison of absolute oxygen atom densities with CRDS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Kuijpers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C M van de Sanden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of pulsed DC bias for etching high aspect ratio features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyi Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Sadighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Chieh Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the accuracy of actinometry and line ratio techniques in an O &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; glow discharge: part II, Electric field measurements with Ar and Xe admixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Kuijpers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ae24aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential stratospheric ozone depletion due to iodine injection from small satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuhu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M C Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn P. Chipperfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Saiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (7), pp.e2022GL102300. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom and ozone kinetics in the afterglow of a pulse-modulated DC discharge in pure O2 : an experimental and modelling study of surface mechanisms and ozone vibrational kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (9), pp.095016. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acf956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching of O2(b1Σg+) by O(3P) atoms. Effect of gas temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6), pp.065012. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac7749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of plasma surface functionalization of polymers for industrial and biological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Mozetič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (10), pp.103001. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac70f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics and density measurements of OH in an atmospheric pressure He + O2 + H2O radiofrequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (28), pp.285201. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abefec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast quenching of metastable O2 (a 1Δg ) and O2 (b 1Σg+ ) molecules by O( 3P) atoms at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Vladimirovich Volynets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rakhimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Proshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Chukalovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abbf92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of absolute O(3P) and O2(a1Δg) densities and kinetics in fully modulated O2 dc glow discharges from the O2(X3Σg-) afterglow recovery dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.115009. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abb5e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg spectra of singlet metastable states of O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Western</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e1741714. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2020.1741714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom kinetics in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; plasmas ignited in a DC glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.075010. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab2b84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of multifrequency impedance matching for tailored voltage waveform plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.021303. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5056205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen (&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P) atom recombination on a Pyrex surface in an O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055005. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab13e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of frequency on the uniformity of symmetrical RF CCP discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (5), pp.055012. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aabfb4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics in an atmospheric pressure helium plasma containing humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiwat Wijaikhum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (37), pp.24263-24286. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp02473a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of highly vibrationally excited O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; (X) molecules in inductively-coupled oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrio Lino Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.045006. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aab47d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental benchmark of kinetic simulations of capacitively coupled plasmas in molecular gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Donkó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014010. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi frequency matching for voltage waveform tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (9), pp.095012. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aad2cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated electron impact dissociation cross sections for molecular chlorine (Cl 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tennyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (9), pp.095008. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aada32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma non-uniformity in a symmetric radiofrequency capacitively-coupled reactor with dielectric side-wall: a two dimensional particle-in-cell/Monte Carlo collision simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.025006. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aaa86e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively coupled hydrogen plasmas sustained by tailored voltage waveforms: vibrational kinetics and negative ions control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diomede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.075007. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aa752c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QDB: a new database of plasma chemistries and reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tennyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Vibhakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.055014. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aa6669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of thermal energy accommodation and atomic recombination probabilities in low pressure oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2), pp.024004. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/59/2/024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power coupling mode transitions induced by tailored voltage waveforms in capacitive oxygen discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.034002. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aa56d6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the isotope shift of the 2p&amp;lt;SUP&amp;gt;4&amp;lt;/SUP&amp;gt; -&amp;gt; 2p&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;3p &amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; two-photon transition of O I and a revision of the triplet energy levels of atomic oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aa5a88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled production of atomic oxygen and nitrogen in a pulsed radio-frequency atmospheric-pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wijaikhum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wagenaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (45), pp.455204. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa8da2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation study of a capacitively coupled oxygen discharge driven by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Donko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.015004. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/015004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron power absorption dynamics in capacitive radio frequency discharges driven by tailored voltage waveforms in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schüngel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.045015. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/045015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored voltage waveform capacitively coupled plasmas in electronegative gases: frequency dependence of asymmetry effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schüngel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (26), pp.265203. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/26/265203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity ultra-broad-band absorption spectroscopy of inductively coupled chlorine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.035019 </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/3/035019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope and amplitude asymmetry effects on low frequency capacitively coupled carbon tetrafluoride plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (16), pp.163301. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure broadening of atomic oxygen two-photon absorption laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.06LT03. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/06LT03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gas properties on the dynamics of the electrical slope asymmetry effect in capacitive plasmas: comparison of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Greb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.01LT02. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/01LT02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the shape of the ion energy distribution at constant ion flux and constant mean ion energy with tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.025006. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational analysis of the vibrational levels of molecular oxygen in low-pressure stationary and transient radio-frequency oxygen plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efe Kemaneci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mussenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.025025. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Ionization Asymmetry in a Geometrically Symmetric Radio Frequency Capacitively Coupled Plasma Induced by Sawtooth Voltage Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Greb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.125002. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.125002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and optimization of the slope asymmetry effect in tailored voltage waveforms for capacitively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Novikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.015021. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/24/1/015021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in oxygen plasmas by high-resolution Two-Photon Absorption Laser-induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.C11003. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/10/11/C11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALIF measurements of oxygen atom density in the afterglow of a capillary nanosecond discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Klochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (2), pp.025010. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/24/2/025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly vibrationally excited O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; molecules in low-pressure inductively-coupled plasmas detected by high sensitivity ultra-broad-band optical absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.042001. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/24/4/042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron heating in capacitively coupled plasmas revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.035010. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/3/035010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency capacitively coupled plasmas in hydrogen excited by tailored voltage waveforms: comparison of simulations with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diomede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Economou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.065049. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport parameters in NF&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Lisovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Yegorenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ogloblina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (11), pp.115203. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/11/115203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence of the hard-wall and kinetic-fluid models of collisionless electron heating in capacitively coupled discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.015016. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/1/015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground state bromine atom density measurements by two-photon absorption laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.062003. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/062003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global (volume-averaged) model of inductively coupled chlorine plasma: Influence of Cl wall recombination and external heating on continuous and pulse-modulated plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efe Kemaneci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Graef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.045002. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/4/045002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion flux asymmetry in radiofrequency capacitively-coupled plasmas excited by sawtooth-like waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Novikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.065010. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous collisionality in low-pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.124503. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4859155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory for the self-bias formation in capacitively coupled plasmas excited by arbitrary waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp.065013. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/22/6/065013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively coupled radio-frequency plasmas excited by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (12), pp.124002. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/55/12/124002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency capacitively coupled plasmas excited by tailored voltage waveforms: comparison of experiment and particle-in-cell simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.235201. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/23/235201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of ozone formation on SiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; surfaces in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.032001. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/3/032001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine atom densities in the (3p&amp;lt;SUP&amp;gt;5&amp;lt;/SUP&amp;gt;)&amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt; P&amp;lt;SUP&amp;gt;0&amp;lt;/SUP&amp;gt;&amp;lt;SUB&amp;gt;1/2&amp;lt;/SUB&amp;gt; excited spin-orbit state measured by two-photon absorption laser-induced fluorescence in a chlorine inductively coupled plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Surzhykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Indelicato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (29), pp.295203. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-structure-resolved electron collisions from chlorine atoms in the (3p&amp;lt;SUP&amp;gt;5&amp;lt;/SUP&amp;gt;)&amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;3/2&amp;lt;/SUB&amp;gt;&amp;lt;SUP&amp;gt;o&amp;lt;/SUP&amp;gt; and (3p&amp;lt;SUP&amp;gt;5&amp;lt;/SUP&amp;gt;)&amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;1/2&amp;lt;/SUB&amp;gt;&amp;lt;SUP&amp;gt;o&amp;lt;/SUP&amp;gt; states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Zatsarinny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bartschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.022703. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.87.022703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute atomic oxygen and nitrogen densities in radio-frequency driven atmospheric pressure cold plasmas: Synchrotron vacuum ultra-violet high-resolution Fourier-transform absorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (3), pp.034102. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4813817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary electron induced asymmetry in capacitively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.135201. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/13/135201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal regime of the weak-current mode of an rf capacitive discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Lisovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Yegorenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.015018. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/22/1/015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone kinetics in low-pressure discharges: vibrationally excited ozone and molecule formation on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.055018. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/22/5/055018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency current-voltage probe for impedance and power measurements in multi-frequency unmatched loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.015001. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4773540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of the electrical asymmetry effect in dual-frequency capacitively coupled discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.154104. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4802241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenated microcrystalline silicon thin films deposited by RF-PECVD under low ion bombardment energy using voltage waveform tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.1974-1977. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the ion flux and ion energy in CCP discharges using non-sinusoidal voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.395203. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/39/395203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored voltage waveform deposition of Microcrystalline Silicon thin films from hydrogen-diluted silane and silicon tetrafluoride: optoelectronic properties of films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.08HF01. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.51.08HF01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcrystalline silicon solar cells deposited using a plasma process excited by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.133504. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3699222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced sheath heating in capacitively coupled discharges due to non-sinusoidal voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.194101. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4712128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dc-pulsed capacitively coupled planar Langmuir probe for plasma process diagnostics and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Samara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. de Marneffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Milenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.065004. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/6/065004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate control of the ion flux and ion energy in capacitively coupled rf discharges using voltage waveform tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.124104. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute atomic chlorine densities in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by Two-Photon Laser Induced Fluorescence with a new calibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.195201. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/19/195201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Nanocrystalline Silicon Growth Phase and Deposition Rate through Voltage Waveform Tailoring during PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1339, pp.mrss11-1339-s04-5. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2011.993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface loss rates of H and Cl atoms in an inductively coupled plasma etcher using time-resolved electron density and optical emission measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Gogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.360-372. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3330766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron drift velocity in SF&amp;lt;SUB&amp;gt;6&amp;lt;/SUB&amp;gt; in strong electric fields determined from rf breakdown curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lisovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yegorenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.385203. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/38/385203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency capacitive radiofrequency discharges: effect of low-frequency power on electron density and ion flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.015005. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/1/015005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline silicon film growth morphology control through RF waveform tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.412001. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/41/412001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport coefficients in mixtures of CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; and CF&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zd Nikitovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vd Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zl Petrovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.035008. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/18/3/035008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine dissociation fraction in an inductively coupled plasma measured by ultraviolet absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.A20(1), 225, (2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute fluorine atoms concentration in fluorocarbon plasma determined from CF2 loss kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (12), pp.7750. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1371940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive ion etching of SiC in SF6 gas: detection of CF, CF2 and SiF2 etch products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.79, 916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on Microwave Diagnostics: Cutoff Probe, Hairpin Probe, and Microwave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett Curley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix -en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurement of surface reaction probabilities in low-pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett Curley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix -en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom kinetics in pulsed Radiofrequency Capacitively-coupled plasmas in pure O2 at intermediate pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett Curley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Sep 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Plasma Modeling of Capacitively-Coupled O2 Plasma at Intermediate Pressures and Comparison with Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakul Nuwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupali Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Sep 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Characterization of Capacitively-Coupled Argon Plasma at Intermediate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupali Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakul Nuwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Sep 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of intermediate-Pressure RF-CCP in Ar-O2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Sep 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom recombination on surfaces in plasmas - an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KISM 2024 The 3rd Korean International Semiconductor Conference &amp; Exhibition on Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Korean Society of Semiconductor &amp; Display Technology (KSDT), Nov 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our understanding of plasma-surface interactions through in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dry Process Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing surface reactivity in plasmas- is it valid to use a constant reaction probability model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society, Oct 2023, Ann Arbor, MI, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What We Still Don't Know About Plasmas in Simple Diatomic Gases- or Using a DC Plasma in Pure O2 as an Ideal Test-Bed for Experimental Validation of Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cavity Ringdown Spectroscopy of Oxygen Plasmas: Direct Measurement of the Densities of Oxygen Atoms, Ozone and Negative Ions and Gas Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Low Temperature Plasma Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the Gaps in Our Understanding of Plasmas in Simple Diatomic Gases- Combining a DC Plasma in Pure O2 with Multiple Advanced Diagnostics for Experimental Validation of Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Nagoya, Mar 2021, Nagoya (on line), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the Gaps in Our Understanding of Plasmas in Simple Diatomic Gases-Combining a DC Plasma in Pure O2 with Multiple Advanced Diagnostics for Experimental Validation of Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Plasma 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at oxygen plasmas : Quantitative VUV and IR absorption spectroscopy of reactive intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM -Journees de Spectroscopie Moleculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite de Rennes/ Societe Francaise de Physique, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW LOOK AT OXYGEN PLASMAS -QUANTITATIVE SPECTROSCOPY FOR RIGOROUS TESTING OF MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sabac, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at Oxygen Plasmas – Quantitative Spectroscopy for rigorous testing of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIG - Symposium on Physics of Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sabac, Serbia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring OH and O production in an atmospheric-pressure plasma in Helium with O2 and H2O admixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Wagenaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC2020 Meeting of The American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXXIV ICPIG & ICRP-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ogloblina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence of surfaces in the kinetic of CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diagnostics to unravel fundamental processes in oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPT-7 : 7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plasmadis, Feb 2019, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Diagnostic Study of a DC Positive Column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESPC-Central European Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gozd Martuljek, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Multifrequency Matching for Tailored Voltage Waveform Plasma Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive diagnostic study of a DC positive column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in low Temperature plasma simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive diagnostic study of a DC positive column in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gozd Martuljek, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diagnostics to unravel fundamental processes in oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical diagnostics in an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference (IEPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Diagnostic Study of a DC Positive Column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in low Temperature plasma simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum ultraviolet absorption spectroscopy of oxygen discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">63rd Course of the International School of Quantum Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics to study vibrational excitation kinetics of CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high surface-area on CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen metastable molecule densities in inductively-coupled plasmas in pure O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; measured by VUV absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of plasma neutral species in a very high frequency oxygen plasma with high sensitivity broadband absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L G Ventzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barton Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiko Iwao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyotaka Ishibashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gas temperature measurements with Raman, FTIR and HR-TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Grofulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High&#8722;resolution VUV absorption diagnostics of discharges in oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Gaseous Electronics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Magnetic Island, Townsville, Queensland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum ultraviolet absorption spectroscopy of oxygen discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Workshop on Plasma Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species experimental validation of plasma chemistry models at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wijiakaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low temperature Plasma Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution VUV absorption diagnostics of discharges in oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEM XX : 10th Gaseous Electronic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Magnetic Island, Townsville, Queensland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing mechanisms in low-temperature reactive gas plasmas: towards improved models of industrial plasma etch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of translational and vibrational energy in processing plasmas: novel optical diagnostics of low-pressure Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; inductively-coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Asia-Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution Two-photon Absorption Laser-Induced Fluorescence (TALIF) with a single-mode nanosecond Ti:Sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th, Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of metastable states and atoms in DC discharges in pure O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to determine density, temperature and thermal accommodation coefficient of oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of atoms and metastable molecules in oxygen plasmas revisited: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode nanosecond Ti: Sapphire laser for high resolution Two-photon Absorption Laser Induced-Fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. Paper# CH_3_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O atom kinetics in CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; pulsed glow discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ICPIG- International Conference on Phenomena in Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril/Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 Dimensional PIC/MCC simulations of RF CCPs with dielectric side wall: non-uniformity in electron heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-Frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presquile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation and temperature evolution in a pulsed CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annuel Gaseous Electronics Conference (GEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-surface interaction: Heterogeneous processes of atmospheric gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged and neutral particle dynamics in low pressure chlorine and oxygen plasmas: the role of collisional processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Dimensional Particle-in-cell/Monte Carlo (PIC/MC) Simulation of Radio Frequency Capacitively Coupled Plasmas with a Dielectric Side Wall Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifrequency impedance matching solutions for plasma excitation by Tailored Voltage Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measuements by high-resolution TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Oxygen Plasma Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of surface interaction probabilities in reactive plasma modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and Cl&amp;lt;SUB&amp;gt;2 &amp;lt;/SUB&amp;gt; inductively-coupled plasmas and DC discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG Workshop on electron processes active in low temperature plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Diagnostics of Inductively-coupled Radiofrequency Plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive species in humidity containing atmospheric pressure plasma jets − Numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational and Vibrational Energy in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas Probed by Innovative Optical Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged Particle Dynamics in Technological Radio Frequency Plasmas Operated in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; mixtures: quantitative diagnostics and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVC (International Vacuum Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Busan, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of tailored ion energy distributions for plasma processing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diomede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Economou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of capacitively coupled plasmas in hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diomede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Economou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRON POWER ABSORPTION DYNAMICS AND ION ENERGY DISTRIBUTIONS IN CAPACITIVE DISCHARGES DRIVEN BY CUSTOMIZED VOLTAGE WAVEFORMS IN ARGON AND CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shuengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ICOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of surface interaction probabilities in low pressure plasma simulations for process design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM (Plasma Etch and Strip for Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; inductively-coupled plasmas and DC discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating dynamics and control of energy distribution functions in capacitive discharges driven by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mussenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Physics ICPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Inductively Coupled Plasmas Sustained in Halogen Chemistries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning and doping of CVD graphene using tailored voltage waveform capacitively coupled plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics _PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Comparing HPEM with advanced diagnostic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantumol Workshop -Linking Simulation with Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of neutral gas heating mechanisms on particle densities in inductively coupled chlorine discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101 uses of Cold Plasmas: from smartphones to space travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plas@par International Summer School : Discover Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Diagnostics of Inductive Plasmas in Chlorine, Oxygen and Chlorine-Oxygen Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Biomedically Relevant Reactive Oxygen Species in Atmospheric Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive species generated in atmospheric-pressure plasmas with water admixtures for biomedical applications: Absolute measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseaous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and temperature measurements in ICP's of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; using high sensitivity ultra broad-band absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational kinetics in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; low-pressure inductively-coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Pressure Plasma Cleaning and Doping of CVD Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ferrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra broad-band high sensitivity absorption spectroscopy of inductively-coupled plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low-temperature Plasma Diagnostics FLTPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Diagnostics of Inductive Plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; AND Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Application of Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Vysoké Tatry, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Diagnostics of Inductive Plasmas in Chlorine, Oxygen and Chlorine-Oxygen Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS-Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Quantitative Study of Low Pressure Inductively-Coupled Plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Temperature Measurements in Plasmas by High-Resolution TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser AIded Plasma Diagnostics LAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of sawtooth-like voltage waveforms on discharge dynamics of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Greb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseaous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion flux asymmetry obtained by sawtooth-like waveforms: A new degree of freedom in capacitively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Greb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively coupled CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; discharges excited by tailored waveforms: experiments and kinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive adsorption of molecules and radicals on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures : measurement of atoms, Cl&amp;lt;SUB&amp;gt;x&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;y&amp;lt;/SUB&amp;gt; and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control over the ion flux obtained by sawtooth-like waveforms in radiofrequency capacitively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Novikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures : measurement of atoms, Cl&amp;lt;SUB&amp;gt;x&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;y&amp;lt;/SUB&amp;gt; and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Inductively-Coupled Plasmas by Ultra-High sensitivity Broad-Band Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for capacitive discharges with arbitrary RF waveform excitation including the electrical asymmetry effect and the associated self-bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on reactive Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des Plasmas à Couplage Inductive dans les gaz HBr, Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; et O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; et mixtures: Diagnostiques Laser et Absorption Ultraviolet Large-Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Plasma-Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of fast gas heating and O atom production in a capillary nanosecond discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Klochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, National Harbor, Maine, United States. pp.2014-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Inductively-Coupled Plasmas in Hydrogen Bromide : Bromine Atom and Electron Densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively coupled plasmas excited by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of inductively-coupled plasmas in HBr : Bromine atom and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining atom and radical surface recombination coefficients in low-pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference : workshop on plasma-surface interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Princeton, New Jersey, United, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU OBSERVATION OF MICROCRYSTALLINE SILICON THIN FILM GROWTH USING TAILORED VOLTAGE WAVEFORMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Vacuum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring plasma properties using pulse-shaping technology,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Boswell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ISPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZONE KINETICS IN LOW-PRESSURE DISCHARGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Malá Fatra, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron heating in capacitively coupled plasmas revisited: single and multi-frequency discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground state bromine atom density measurements by two-photon absorption laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées dEchange du Réseau des Technologies des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fast gas heating in a capillary nanosecond discharge in air. TALIF O atoms measurements and kinetic modeling (AIAA 2013-0574)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Klochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics of low-pressure plasmas in halogen gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Indelicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Surzykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas in pure chlorine: comparison of atom density, electron density and gas temperature measurements with the HPEM hybrid model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kushner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF Plasma workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational kinetics in a Cl2 inductively-coupled plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of inductively-coupled plasmas in hydrogen bromide : Bromine atom and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Technological Plasmas Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas for IEDF and electron density control: Application to Microcrystalline Si Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semicon Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Seoul, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; inductively-coupled plasmas: Role of electronic and vibrational excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Indelicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Surzhykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLTPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rolduc, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Aspects of using Tailored Voltage Waveforms for Thin Film Processing of Photovoltaic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin Film Deposition with Tailored Voltage Waveforms: Material Questions and Practical Answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF Plasma workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Presqu île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl atom spin-orbit excited densities in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Indelicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Surzhykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK TPW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Milton Keynes, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition processes excited using Tailored Voltage Waveforms: from microcrystalline silicon thin films to devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma characteristics in non-sinusoidally excited CCP discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine atom and molecule dynamics in an inductively coupled plasma in pure Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Cl and Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; densities in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by TALIF with a new calibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Plasmas Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl atom spin-orbit excited densities in a Cl2 ICP determined by TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Indelicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Zatsarinny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Technological Plasmas Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Milton Keynes, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition of nanocrystalline silicon for solar cells : RF waveform tailoring to optimize deposition rate and film morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Murramarang, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Inside Plasma Etch Reactors: from diagnostics to sensors for control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Frontiers and Interfaces Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densité électronique dans les plasmas froids par techniques micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées du Plasma Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine atom and molecule dynamics in an inductively coupled plasma in pure Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plasma Spectroscopy (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas in pure chlorine: comparison experiments/HPEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurement in Ar and Ar-Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; based ICP discharge: Comparison between experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Délivré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Excitation using Tailored Voltage Waveforms for the Deposition of Thin Film Silicon for Photovoltaics: From Plasma Physics to Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Atomically Controlled</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Cl and Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; densities in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by TALIF with a new calibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK TPW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Chlorine absolute densities and surface recombination coefficients in inductively coupled plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESURE DE TEMPERATURE DU GAZ DANS UN RÉACTEUR DE GRAVURE DOUBLE FRÉQUENCES CAPACITIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Bjelogrlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees du Reseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Voltage Waveforms for the Deposition of Microcrystalline Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombination coefficients of Cl atoms on Al&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; walls determined by TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Zaka-Ul-Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip for Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mechelen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEPOSITION OF THIN FILM OF SILICON MICROCRISTALLINE BY RADIO FREQUENCY VOLTAGE WAVEFORM TAILORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute atomic chlorine densities in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by TALIF with a new calibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, Northern Ireland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCLINE - Inductively coupled plasma for CMOS-compatible etching of III-V integrated laser sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ecole Polytechnique, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of atomic chlorine in an inductively-coupled plasma by TALIF:Absolute densities and surface recombination coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Jeju, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOLTAGE WAVEFORM TAILORING: A PROMISING NEW METHOD FOR SILICON DEPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP (Congres International sur les Plasmas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Langmuir probe in pulsing regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Samara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. de Marneffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boullart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM (Plasma Etch and Strip for Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mechelen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Nanocrystalline Growth Phase and Deposition Rate through Voltage Waveform Tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about Fluorocarbon Plasmas but never dared to ask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSMOL (International Symposium on Electron Molecule Collisions and Swarms)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Inside Plasma Etch Reactors: from diagnostics to sensors for control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Zaka-Ul-Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-Plasma (International Symposium-Plasma)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl atom recombination coefficients in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boutaiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Zaka-Ul-Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics (FLTPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF waveform tailoring to control film morphology during nanocrystalline silicon PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasmas and Nanotechnology (ICPLANTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Takayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Microcrystalline Silicon Deposition by RF Waveform Tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verbeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF waveform tailoring to control film morphology during nanocrystalline silicon PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK-Technological Plasmas Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS BREAKDOWN IN RF AND LONGITUDINAL COMBINED ELECTRIC FIELDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Lisovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Yegorenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. D. Kharchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF Breakdown Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline silicon film growth morphology control through RF waveform tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Albuquerque, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved electron density and OES measurements for studying the surface loss rates of H and Cl atoms in a Cl2-H2 ICP plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. TF4-005, 763-764, Hori M. and Graha W.G. (Eds), Japan Society of Applied Physics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low-frequency power on electron density and ion flux in dual-frequency capacitive radiofrequency discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique et physicochimie des Plasmas excites par radio-frequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Plasma-Photovoltaique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, St Cyprien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch process control with a deposition-tolerant planar electrostatic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thorgrimsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albarede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption spectroscopy diagnostics of a dual-frequency capacitive dielectric etch tool using Ultraviolet Light-Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption spectroscopy diagnostics of a dual-frequency capacitive dielectric etch tool using Ultraviolet Light-Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saratoga Springs, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency capacitive radiofrequency discharges : Effect of low-frequency power on electron density and flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saratoga Springs, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch process control with a deposition-tolerant planar electrostatic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thorgrimsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albarede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Plasma and Beam Processing Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Belfast, Northern Ireland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch process control with a deposition-tolerant planar electrostatic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thorgrimsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albarede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFX kinetics, gas temperature and instabilities in a CF4 inductively coupled discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th National AVS symposium &amp; Topical conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFx kinetics, gas temperatures and instabilities in a CF4 inductively-coupled discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th AVS Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine Inductively- coupled Plasma diagnostics using UV absorption spectroscopy and an ion flux probE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Plasma Processes, CIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate silicon carbide etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC, 15th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards calibration of picosecond O-TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopie Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Billeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V. Seletskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix -en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of N2-H2 DC discharges for ammonia production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Lemos Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Baghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix -en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom and O- ion density and atomic temperature in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; DC discharge obtained by Cavity Ringdown spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of active species in a DC discharge by synchrotron VUV absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of cross-sections/reaction rates: Methods and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques plasmas froids et lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom density and temperature determined by Cavity Ringdown spectroscopy of the forbidden 1D2 &amp;lt;-3P2 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine as propellant for electric propulsion: updated global model and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum ultraviolet absorption spectroscopy of oxygen discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Creteil, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen metastable molecule densities in inductively-coupled plasmas in pure O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; measured by VUV absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 X, a and b densities and kinetics in pure O2 DC discharges: VUV absorption, IR emission and Cavity Ring Down Spectroscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of an iodine plasma in a low pressure RF-ICP ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of metastable O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(b 1 Sigma g+) molecules in an O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; DC discharge measured by vacuum ultraviolet absorption and optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and density measurements in an iodine RF-CCP plasma with emission and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of metastable states and atoms in DC discharges in pure O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REACPLAS Workshop (reactivity, Plasmas, Astrophysics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orsay, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Benchmarks and sensitivity analysis of PIC/MC simulations of oxygen CCP's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Donko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aranka Derszi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-Frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu'île de Giens, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of charged species dynamics in atmospheric pressure plasmas using tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alelyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ICPIG- International Conference on Phenomena in Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril/Lisbon, Portugal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable Molecules in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas probed by High Resolution Fourier Transform Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ICPIG- International Conference on Phenomena in Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril/Lisbon, Portugal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; dissociation in plasmas and problems of the O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; cross section set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ICPIG- International Conference on Phenomena in Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril/Lisbon, Portugal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Metastable Molecules and O atoms in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass "New approaches for plasma/surface interaction studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bad Honnef, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-dependent thermal energy accommodation in low-pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kushner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine atom detection in a plasma thruster by infrared diode laser absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th, Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic, Unknown Region. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of the Electrical Asymmetry Effect in electronegative capacitive RF discharges driven by Tailored Voltage Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schuengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly vibrationally excited O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; molecules in low pressure oxygen plasmas: 1. Broad-band absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution TALIF measurements of atomic oxygen: determination of gas temperature and collisional broadening coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC (Gaseous Electronics Synposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation study of capacitively coupled oxygen discharges driven by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gas kinetics and surface interaction probabilities in simulations of industrial plasma sources at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, York, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atomic oxygen densities and electron properties in an Inductively Coupled Plasma for thin film deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wagenaars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly vibrationally excited O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; molecules in low pressure oxygen plasmas: 2. Self-consistent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lino Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure plasmas as sources of reactive oxygen and hydrogen species for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wijiaikum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, York, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively Coupled Radio-Frequency Plasmas Excited by Tailored Voltage Waveforms: Particle-In-Cell/Monte Carlo Simulations in 1 and 2 Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL AND MODELING STUDIES OF LOW-PRESSURE CAPACITIVE OXYGEN PLASMAS EXCITED BY TAILORED VOLTAGE WAVEFORMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aranka Derszi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Donko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Application of Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Tatranská Lomnica, Slovakia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational kinetics in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; low-pressure inductively-coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSMOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for inductively coupled plasmas in O2 including vibrational kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas (ICP) of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;,O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures : measurements of atoms, ClxOy and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity ultra-broad-band absorption spectroscopy applied to etching plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, North Carolina, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-state bromine atoms measurements by Two-Photon Absorption Laser-Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas (ICP) of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures : measurements of atoms, ClxOy and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, North Carolina, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas in pure Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures: measurements of atom, Cl&amp;lt;SUB&amp;gt;x&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;y&amp;lt;/SUB&amp;gt; and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Kinetics Master Class</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bad Honnef, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity ultra-broad-band absorption spectroscopy applied to etching plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas (ICP) of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures : measurements of atoms, ClxOy and electron densit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic bromine density measurements in HBr inductively coupled plasma by two-photon absorption laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madison, Wisconsin, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des plasmas radio-fréquences pulsés à couplage inductif en gaz halogénés simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'industrie Plas@par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model of Parallel Plate RF Discharges in H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Effect of DC and Tailored Voltage Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diomede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Costello, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature and electron density measurements in Ar and Ar&amp;lt;SUB&amp;gt;-&amp;lt;/SUB&amp;gt;Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Délivré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Costello, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Voltage Waveform Tailoring Effect in CapacitivelyCoupled H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Discharge: Fluid Simulations and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Novikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone production in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma at low pressure: evaluation of surface and gas phase mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Presqu'île de Giens, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density comparison between experiments and simulations in Chlorine based ICP discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, Northern Ireland, United Kingdom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Waveform Tailoring in a RF-CCP reactor: Exploration of self-bias, electron density and current waveform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, Northern Ireland, United Kingdom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombination coefficient of Cl atoms on Al&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; walls determined byTwo-Photon Laser-Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Zaka-Ul-Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, Northern Ireland, United Kingdom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron densities and temperatures in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar ICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar :Comparison of hybrid model results with experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Albuquerque, New Mexico, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar : Comparison of hybrid model results with experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Novi Sad, Serbia. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma inductif en Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar : comparaison entre simulations hybrides et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres de la Division Plasma du SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband absorption with UV Light-Emitting Diodes in a dual-frequency capacitively coupled reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Presqu ile de Giens, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId625"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Paul Booth </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics and chemistry of electrical discharges in reactive gases and their interaction with surfaces.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Development of novel diagnostic techniques for reactive plasmas : optical techniques for measuring reactive species densities and kinetics, electric fields, and electrical plasma measurements. Laser-induced fluorescence, Ion Flux Probes, cavity ring-down spectroscopy, broad-band absorption spectroscopy, microwave resonance techniques for electron density measurements.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Development of sensors for in-situ control of industrial plasma processes.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Physics of capacitively-coupled radiofrequency plasmas : tailored voltage waveform excitation for control of ion and electron fluxes and energy distributions.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Gas breakdown in RF fields.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brief vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Directeur de Recherche, CNRS at LPP, except :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Technical Director, Lam Research Corp, Fremont, CA, USA</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargé de Recherche, CNRS, Laboratoire de Spectrométrie Physique, Grenoble</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988-1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doctoral researcher, CNRS/CNET, Meylan, France</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985-1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : D. Phil., Physical Chemistry Laboratory, Oxford University, UK</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1980-1984</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : BA & MA, Chemistry, Oxford University, UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distinctions :</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Fellow of </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVS</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Physical Chemistry Part II Thesis Prize, Oxford University</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1980-1983</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Stapeldon Scholarship to Exeter College, Oxford</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editorial responsabilities and Conference organisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor of IoP journal </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Sources, Science and Technology</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chair, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Workshop on Oxygen Plasma Kinetics 2016</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chair, Laser-Aided Plasma Diagnostics </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& 2015</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Program Commitee, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICPP 2014</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Secretary, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVS Plasma Science and Technology Division, 2012-13</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chair, International Conference on Phenomena in Ionised Gases, 2009</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the accuracy of actinometry and line ratio techniques in an O 2 glow discharge: part I, comparison of absolute oxygen atom densities with CRDS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Kuijpers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C M van de Sanden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of pulsed DC bias for etching high aspect ratio features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingyi Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Sadighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Chieh Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0003943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the accuracy of actinometry and line ratio techniques in an O &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; glow discharge: part II, Electric field measurements with Ar and Xe admixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lex Kuijpers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ae24aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom and ozone kinetics in the afterglow of a pulse-modulated DC discharge in pure O2 : an experimental and modelling study of surface mechanisms and ozone vibrational kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (9), pp.095016. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acf956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential stratospheric ozone depletion due to iodine injection from small satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuhu Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M C Plane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martyn P. Chipperfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Saiz-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (7), pp.e2022GL102300. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL102300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching of O2(b1Σg+) by O(3P) atoms. Effect of gas temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (6), pp.065012. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac7749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of plasma surface functionalization of polymers for industrial and biological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miran Mozetič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Oehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (10), pp.103001. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac70f9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics and density measurements of OH in an atmospheric pressure He + O2 + H2O radiofrequency plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (28), pp.285201. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abefec⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast quenching of metastable O2 (a 1Δg ) and O2 (b 1Σg+ ) molecules by O( 3P) atoms at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Vladimirovich Volynets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rakhimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Proshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Chukalovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abbf92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of absolute O(3P) and O2(a1Δg) densities and kinetics in fully modulated O2 dc glow discharges from the O2(X3Σg-) afterglow recovery dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.115009. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abb5e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rydberg spectra of singlet metastable states of O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Western</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.e1741714. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00268976.2020.1741714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom kinetics in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; plasmas ignited in a DC glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.075010. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab2b84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of multifrequency impedance matching for tailored voltage waveform plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.021303. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5056205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen (&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P) atom recombination on a Pyrex surface in an O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055005. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab13e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Multi frequency matching for voltage waveform tailoring &amp;lt;A href=&amp;quot;/abs/&amp;quot;&amp;gt;(2018 Plasma Sources Sci. Technol. 27 095012&amp;lt;/A&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.019601. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aaeb4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of highly vibrationally excited O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; (X) molecules in inductively-coupled oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrio Lino Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.045006. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aab47d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics in an atmospheric pressure helium plasma containing humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apiwat Wijaikhum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (37), pp.24263-24286. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cp02473a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of frequency on the uniformity of symmetrical RF CCP discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (5), pp.055012. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aabfb4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental benchmark of kinetic simulations of capacitively coupled plasmas in molecular gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Donkó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (1), pp.014010. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aa8378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculated electron impact dissociation cross sections for molecular chlorine (Cl 2 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James R. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tennyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (9), pp.095008. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aada32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi frequency matching for voltage waveform tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (9), pp.095012. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aad2cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma non-uniformity in a symmetric radiofrequency capacitively-coupled reactor with dielectric side-wall: a two dimensional particle-in-cell/Monte Carlo collision simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.025006. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aaa86e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QDB: a new database of plasma chemistries and reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tennyson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Tse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuradha Vibhakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.055014. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aa6669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively coupled hydrogen plasmas sustained by tailored voltage waveforms: vibrational kinetics and negative ions control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diomede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.075007. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aa752c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of thermal energy accommodation and atomic recombination probabilities in low pressure oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2), pp.024004. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/59/2/024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power coupling mode transitions induced by tailored voltage waveforms in capacitive oxygen discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.034002. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aa56d6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the isotope shift of the 2p&amp;lt;SUP&amp;gt;4&amp;lt;/SUP&amp;gt; -&amp;gt; 2p&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;3p &amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; two-photon transition of O I and a revision of the triplet energy levels of atomic oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aa5a88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled production of atomic oxygen and nitrogen in a pulsed radio-frequency atmospheric-pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wijaikhum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wagenaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (45), pp.455204. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aa8da2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation study of a capacitively coupled oxygen discharge driven by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Donko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.015004. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/015004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron power absorption dynamics in capacitive radio frequency discharges driven by tailored voltage waveforms in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schüngel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (4), pp.045015. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/045015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored voltage waveform capacitively coupled plasmas in electronegative gases: frequency dependence of asymmetry effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schüngel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (26), pp.265203. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/26/265203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity ultra-broad-band absorption spectroscopy of inductively coupled chlorine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.035019 </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/3/035019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively coupled hydrogen plasmas sustained by tailored voltage waveforms: excitation dynamics and ion flux asymmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diomede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Economou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/045019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope and amplitude asymmetry effects on low frequency capacitively coupled carbon tetrafluoride plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (16), pp.163301. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4947453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the shape of the ion energy distribution at constant ion flux and constant mean ion energy with tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.025006. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gas properties on the dynamics of the electrical slope asymmetry effect in capacitive plasmas: comparison of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Greb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (1), pp.01LT02. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/01LT02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure broadening of atomic oxygen two-photon absorption laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.06LT03. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/06LT03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational analysis of the vibrational levels of molecular oxygen in low-pressure stationary and transient radio-frequency oxygen plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efe Kemaneci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mussenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (2), pp.025025. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Ionization Asymmetry in a Geometrically Symmetric Radio Frequency Capacitively Coupled Plasma Induced by Sawtooth Voltage Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Greb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.125002. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.125002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TALIF measurements of oxygen atom density in the afterglow of a capillary nanosecond discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Klochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (2), pp.025010. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/24/2/025010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and optimization of the slope asymmetry effect in tailored voltage waveforms for capacitively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Novikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.015021. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/24/1/015021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in oxygen plasmas by high-resolution Two-Photon Absorption Laser-induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.C11003. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/10/11/C11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly vibrationally excited O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; molecules in low-pressure inductively-coupled plasmas detected by high sensitivity ultra-broad-band optical absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (4), pp.042001. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/24/4/042001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron heating in capacitively coupled plasmas revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.035010. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/3/035010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport parameters in NF&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Lisovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Yegorenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ogloblina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (11), pp.115203. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/11/115203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency capacitively coupled plasmas in hydrogen excited by tailored voltage waveforms: comparison of simulations with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diomede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Economou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.065049. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground state bromine atom density measurements by two-photon absorption laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.062003. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/062003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence of the hard-wall and kinetic-fluid models of collisionless electron heating in capacitively coupled discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (1), pp.015016. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/1/015016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global (volume-averaged) model of inductively coupled chlorine plasma: Influence of Cl wall recombination and external heating on continuous and pulse-modulated plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efe Kemaneci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Graef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.045002. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/4/045002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion flux asymmetry in radiofrequency capacitively-coupled plasmas excited by sawtooth-like waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Novikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.065010. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous collisionality in low-pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.124503. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4859155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory for the self-bias formation in capacitively coupled plasmas excited by arbitrary waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp.065013. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/22/6/065013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively coupled radio-frequency plasmas excited by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (12), pp.124002. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/55/12/124002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine atom densities in the (3p&amp;lt;SUP&amp;gt;5&amp;lt;/SUP&amp;gt;)&amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt; P&amp;lt;SUP&amp;gt;0&amp;lt;/SUP&amp;gt;&amp;lt;SUB&amp;gt;1/2&amp;lt;/SUB&amp;gt; excited spin-orbit state measured by two-photon absorption laser-induced fluorescence in a chlorine inductively coupled plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Surzhykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Indelicato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (29), pp.295203. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/29/295203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency capacitively coupled plasmas excited by tailored voltage waveforms: comparison of experiment and particle-in-cell simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.235201. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/23/235201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of ozone formation on SiO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; surfaces in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.032001. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/3/032001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-structure-resolved electron collisions from chlorine atoms in the (3p&amp;lt;SUP&amp;gt;5&amp;lt;/SUP&amp;gt;)&amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;3/2&amp;lt;/SUB&amp;gt;&amp;lt;SUP&amp;gt;o&amp;lt;/SUP&amp;gt; and (3p&amp;lt;SUP&amp;gt;5&amp;lt;/SUP&amp;gt;)&amp;lt;SUP&amp;gt;2&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;1/2&amp;lt;/SUB&amp;gt;&amp;lt;SUP&amp;gt;o&amp;lt;/SUP&amp;gt; states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Zatsarinny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Bartschat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.022703. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.87.022703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone kinetics in low-pressure discharges: vibrationally excited ozone and molecule formation on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22, pp.055018. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/22/5/055018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute atomic oxygen and nitrogen densities in radio-frequency driven atmospheric pressure cold plasmas: Synchrotron vacuum ultra-violet high-resolution Fourier-transform absorption measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103 (3), pp.034102. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4813817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal regime of the weak-current mode of an rf capacitive discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Lisovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Yegorenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.015018. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/22/1/015018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary electron induced asymmetry in capacitively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46, pp.135201. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/46/13/135201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of the electrical asymmetry effect in dual-frequency capacitively coupled discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.154104. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4802241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency current-voltage probe for impedance and power measurements in multi-frequency unmatched loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84, pp.015001. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4773540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the ion flux and ion energy in CCP discharges using non-sinusoidal voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.395203. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/39/395203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenated microcrystalline silicon thin films deposited by RF-PECVD under low ion bombardment energy using voltage waveform tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.1974-1977. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored voltage waveform deposition of Microcrystalline Silicon thin films from hydrogen-diluted silane and silicon tetrafluoride: optoelectronic properties of films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.08HF01. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1143/JJAP.51.08HF01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcrystalline silicon solar cells deposited using a plasma process excited by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.133504. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3699222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dc-pulsed capacitively coupled planar Langmuir probe for plasma process diagnostics and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Samara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. de Marneffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Milenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.065004. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/6/065004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced sheath heating in capacitively coupled discharges due to non-sinusoidal voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Boswell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.194101. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4712128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate control of the ion flux and ion energy in capacitively coupled rf discharges using voltage waveform tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.124104. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4754692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute atomic chlorine densities in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by Two-Photon Laser Induced Fluorescence with a new calibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.195201. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/19/195201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Nanocrystalline Silicon Growth Phase and Deposition Rate through Voltage Waveform Tailoring during PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1339, pp.mrss11-1339-s04-5. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2011.993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface loss rates of H and Cl atoms in an inductively coupled plasma etcher using time-resolved electron density and optical emission measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Gogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (2), pp.360-372. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3330766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron drift velocity in SF&amp;lt;SUB&amp;gt;6&amp;lt;/SUB&amp;gt; in strong electric fields determined from rf breakdown curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lisovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yegorenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Douai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.385203. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/38/385203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency capacitive radiofrequency discharges: effect of low-frequency power on electron density and ion flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.015005. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/1/015005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline silicon film growth morphology control through RF waveform tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43, pp.412001. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/41/412001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport coefficients in mixtures of CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; and CF&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; radicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zd Nikitovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vd Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zl Petrovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.035008. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/18/3/035008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine dissociation fraction in an inductively coupled plasma measured by ultraviolet absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.A20(1), 225, (2002)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute fluorine atoms concentration in fluorocarbon plasma determined from CF2 loss kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89 (12), pp.7750. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1371940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive ion etching of SiC in SF6 gas: detection of CF, CF2 and SiF2 etch products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.79, 916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study on Microwave Diagnostics: Cutoff Probe, Hairpin Probe, and Microwave Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett Curley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix -en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurement of surface reaction probabilities in low-pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett Curley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix -en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom kinetics in pulsed Radiofrequency Capacitively-coupled plasmas in pure O2 at intermediate pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett Curley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Sep 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Plasma Modeling of Capacitively-Coupled O2 Plasma at Intermediate Pressures and Comparison with Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakul Nuwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupali Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Sep 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of intermediate-Pressure RF-CCP in Ar-O2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrett Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Sep 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom recombination on surfaces in plasmas - an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KISM 2024 The 3rd Korean International Semiconductor Conference &amp; Exhibition on Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Korean Society of Semiconductor &amp; Display Technology (KSDT), Nov 2024, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Characterization of Capacitively-Coupled Argon Plasma at Intermediate Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupali Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakul Nuwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallol Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APS, Sep 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving our understanding of plasma-surface interactions through in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dry Process Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing surface reactivity in plasmas- is it valid to use a constant reaction probability model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Physical Society, Oct 2023, Ann Arbor, MI, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What We Still Don't Know About Plasmas in Simple Diatomic Gases- or Using a DC Plasma in Pure O2 as an Ideal Test-Bed for Experimental Validation of Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Pittsburgh, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cavity Ringdown Spectroscopy of Oxygen Plasmas: Direct Measurement of the Densities of Oxygen Atoms, Ozone and Negative Ions and Gas Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Low Temperature Plasma Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the Gaps in Our Understanding of Plasmas in Simple Diatomic Gases- Combining a DC Plasma in Pure O2 with Multiple Advanced Diagnostics for Experimental Validation of Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Nagoya, Mar 2021, Nagoya (on line), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the Gaps in Our Understanding of Plasmas in Simple Diatomic Gases-Combining a DC Plasma in Pure O2 with Multiple Advanced Diagnostics for Experimental Validation of Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Plasma 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at oxygen plasmas : Quantitative VUV and IR absorption spectroscopy of reactive intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSM -Journees de Spectroscopie Moleculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universite de Rennes/ Societe Francaise de Physique, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring OH and O production in an atmospheric-pressure plasma in Helium with O2 and H2O admixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Wagenaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC2020 Meeting of The American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new look at Oxygen Plasmas – Quantitative Spectroscopy for rigorous testing of models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIG - Symposium on Physics of Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sabac, Serbia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW LOOK AT OXYGEN PLASMAS -QUANTITATIVE SPECTROSCOPY FOR RIGOROUS TESTING OF MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Sabac, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XXXIV ICPIG & ICRP-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ogloblina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influence of surfaces in the kinetic of CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Multifrequency Matching for Tailored Voltage Waveform Plasma Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diagnostics to unravel fundamental processes in oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPT-7 : 7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plasmadis, Feb 2019, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Diagnostic Study of a DC Positive Column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESPC-Central European Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gozd Martuljek, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive diagnostic study of a DC positive column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in low Temperature plasma simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive diagnostic study of a DC positive column in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gozd Martuljek, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical diagnostics in an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference (IEPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diagnostics to unravel fundamental processes in oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Diagnostic Study of a DC Positive Column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in low Temperature plasma simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum ultraviolet absorption spectroscopy of oxygen discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">63rd Course of the International School of Quantum Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics to study vibrational excitation kinetics of CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high surface-area on CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High&#8722;resolution VUV absorption diagnostics of discharges in oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Gaseous Electronics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Magnetic Island, Townsville, Queensland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen metastable molecule densities in inductively-coupled plasmas in pure O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; measured by VUV absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of plasma neutral species in a very high frequency oxygen plasma with high sensitivity broadband absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L G Ventzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barton Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiko Iwao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyotaka Ishibashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gas temperature measurements with Raman, FTIR and HR-TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Grofulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species experimental validation of plasma chemistry models at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wijiakaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low temperature Plasma Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum ultraviolet absorption spectroscopy of oxygen discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Workshop on Plasma Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution VUV absorption diagnostics of discharges in oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEM XX : 10th Gaseous Electronic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Magnetic Island, Townsville, Queensland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing mechanisms in low-temperature reactive gas plasmas: towards improved models of industrial plasma etch processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution Two-photon Absorption Laser-Induced Fluorescence (TALIF) with a single-mode nanosecond Ti:Sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th, Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to determine density, temperature and thermal accommodation coefficient of oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of metastable states and atoms in DC discharges in pure O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of translational and vibrational energy in processing plasmas: novel optical diagnostics of low-pressure Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; inductively-coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Asia-Pacific Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of atoms and metastable molecules in oxygen plasmas revisited: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O atom kinetics in CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; pulsed glow discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ICPIG- International Conference on Phenomena in Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril/Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode nanosecond Ti: Sapphire laser for high resolution Two-photon Absorption Laser Induced-Fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. Paper# CH_3_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 Dimensional PIC/MCC simulations of RF CCPs with dielectric side wall: non-uniformity in electron heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-Frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presquile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation and temperature evolution in a pulsed CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annuel Gaseous Electronics Conference (GEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-surface interaction: Heterogeneous processes of atmospheric gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Diagnostics of Inductively-coupled Radiofrequency Plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gas Kinetics and Related Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measuements by high-resolution TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Oxygen Plasma Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifrequency impedance matching solutions for plasma excitation by Tailored Voltage Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged and neutral particle dynamics in low pressure chlorine and oxygen plasmas: the role of collisional processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Dimensional Particle-in-cell/Monte Carlo (PIC/MC) Simulation of Radio Frequency Capacitively Coupled Plasmas with a Dielectric Side Wall Boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of surface interaction probabilities in reactive plasma modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and Cl&amp;lt;SUB&amp;gt;2 &amp;lt;/SUB&amp;gt; inductively-coupled plasmas and DC discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG Workshop on electron processes active in low temperature plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive species in humidity containing atmospheric pressure plasma jets − Numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational and Vibrational Energy in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas Probed by Innovative Optical Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRON POWER ABSORPTION DYNAMICS AND ION ENERGY DISTRIBUTIONS IN CAPACITIVE DISCHARGES DRIVEN BY CUSTOMIZED VOLTAGE WAVEFORMS IN ARGON AND CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Franek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Shuengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ICOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged Particle Dynamics in Technological Radio Frequency Plasmas Operated in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of tailored ion energy distributions for plasma processing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diomede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Economou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of capacitively coupled plasmas in hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Diomede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Economou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of surface interaction probabilities in low pressure plasma simulations for process design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM (Plasma Etch and Strip for Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; mixtures: quantitative diagnostics and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVC (International Vacuum Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Busan, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating dynamics and control of energy distribution functions in capacitive discharges driven by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koepke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mussenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Physics ICPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; inductively-coupled plasmas and DC discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Inductively Coupled Plasmas Sustained in Halogen Chemistries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Comparing HPEM with advanced diagnostic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantumol Workshop -Linking Simulation with Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleaning and doping of CVD graphene using tailored voltage waveform capacitively coupled plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics _PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density and temperature measurements in ICP's of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; using high sensitivity ultra broad-band absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Biomedically Relevant Reactive Oxygen Species in Atmospheric Pressure Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive species generated in atmospheric-pressure plasmas with water admixtures for biomedical applications: Absolute measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dedrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseaous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational kinetics in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; low-pressure inductively-coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the influence of neutral gas heating mechanisms on particle densities in inductively coupled chlorine discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">101 uses of Cold Plasmas: from smartphones to space travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plas@par International Summer School : Discover Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Diagnostics of Inductive Plasmas in Chlorine, Oxygen and Chlorine-Oxygen Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Pressure Plasma Cleaning and Doping of CVD Graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ferrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Diagnostics of Inductive Plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; AND Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Application of Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Vysoké Tatry, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra broad-band high sensitivity absorption spectroscopy of inductively-coupled plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low-temperature Plasma Diagnostics FLTPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Quantitative Study of Low Pressure Inductively-Coupled Plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankur Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Diagnostics of Inductive Plasmas in Chlorine, Oxygen and Chlorine-Oxygen Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS-Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Temperature Measurements in Plasmas by High-Resolution TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser AIded Plasma Diagnostics LAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of sawtooth-like voltage waveforms on discharge dynamics of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Greb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseaous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion flux asymmetry obtained by sawtooth-like waveforms: A new degree of freedom in capacitively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Connell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Greb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively coupled CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; discharges excited by tailored waveforms: experiments and kinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive adsorption of molecules and radicals on surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures : measurement of atoms, Cl&amp;lt;SUB&amp;gt;x&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;y&amp;lt;/SUB&amp;gt; and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control over the ion flux obtained by sawtooth-like waveforms in radiofrequency capacitively coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Novikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures : measurement of atoms, Cl&amp;lt;SUB&amp;gt;x&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;y&amp;lt;/SUB&amp;gt; and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Inductively-Coupled Plasmas by Ultra-High sensitivity Broad-Band Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of fast gas heating and O atom production in a capillary nanosecond discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Klochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, National Harbor, Maine, United States. pp.2014-1030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for capacitive discharges with arbitrary RF waveform excitation including the electrical asymmetry effect and the associated self-bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on reactive Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des Plasmas à Couplage Inductive dans les gaz HBr, Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; et O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; et mixtures: Diagnostiques Laser et Absorption Ultraviolet Large-Bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Plasma-Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of Inductively-Coupled Plasmas in Hydrogen Bromide : Bromine Atom and Electron Densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively coupled plasmas excited by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of inductively-coupled plasmas in HBr : Bromine atom and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining atom and radical surface recombination coefficients in low-pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference : workshop on plasma-surface interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Princeton, New Jersey, United, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring plasma properties using pulse-shaping technology,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Boswell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ISPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU OBSERVATION OF MICROCRYSTALLINE SILICON THIN FILM GROWTH USING TAILORED VOLTAGE WAVEFORMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Vacuum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZONE KINETICS IN LOW-PRESSURE DISCHARGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Malá Fatra, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of fast gas heating in a capillary nanosecond discharge in air. TALIF O atoms measurements and kinetic modeling (AIAA 2013-0574)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Klochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemainque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Popov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground state bromine atom density measurements by two-photon absorption laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées dEchange du Réseau des Technologies des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron heating in capacitively coupled plasmas revisited: single and multi-frequency discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miles Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas in pure chlorine: comparison of atom density, electron density and gas temperature measurements with the HPEM hybrid model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kushner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF Plasma workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics of low-pressure plasmas in halogen gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Indelicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Surzykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Aspects of using Tailored Voltage Waveforms for Thin Film Processing of Photovoltaic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Long Beach, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin Film Deposition with Tailored Voltage Waveforms: Material Questions and Practical Answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF Plasma workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Presqu île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas for IEDF and electron density control: Application to Microcrystalline Si Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semicon Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Seoul, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of inductively-coupled plasmas in hydrogen bromide : Bromine atom and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Technological Plasmas Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational kinetics in a Cl2 inductively-coupled plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; inductively-coupled plasmas: Role of electronic and vibrational excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Indelicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Surzhykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLTPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rolduc, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl atom spin-orbit excited densities in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Indelicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Surzhykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK TPW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Milton Keynes, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl atom spin-orbit excited densities in a Cl2 ICP determined by TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Indelicato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Zatsarinny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK Technological Plasmas Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Milton Keynes, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Cl and Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; densities in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by TALIF with a new calibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Plasmas Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma characteristics in non-sinusoidally excited CCP discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition processes excited using Tailored Voltage Waveforms: from microcrystalline silicon thin films to devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tampa, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine atom and molecule dynamics in an inductively coupled plasma in pure Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma deposition of nanocrystalline silicon for solar cells : RF waveform tailoring to optimize deposition rate and film morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Murramarang, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densité électronique dans les plasmas froids par techniques micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées du Plasma Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Inside Plasma Etch Reactors: from diagnostics to sensors for control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Frontiers and Interfaces Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine atom and molecule dynamics in an inductively coupled plasma in pure Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plasma Spectroscopy (IPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Excitation using Tailored Voltage Waveforms for the Deposition of Thin Film Silicon for Photovoltaics: From Plasma Physics to Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Atomically Controlled</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurement in Ar and Ar-Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; based ICP discharge: Comparison between experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Délivré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas in pure chlorine: comparison experiments/HPEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Cl and Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; densities in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by TALIF with a new calibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK TPW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEPOSITION OF THIN FILM OF SILICON MICROCRISTALLINE BY RADIO FREQUENCY VOLTAGE WAVEFORM TAILORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESURE DE TEMPERATURE DU GAZ DANS UN RÉACTEUR DE GRAVURE DOUBLE FRÉQUENCES CAPACITIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Bjelogrlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees du Reseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored Voltage Waveforms for the Deposition of Microcrystalline Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Chlorine absolute densities and surface recombination coefficients in inductively coupled plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombination coefficients of Cl atoms on Al&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; walls determined by TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Zaka-Ul-Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Etch and Strip for Microelectronics (PESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mechelen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute atomic chlorine densities in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by TALIF with a new calibration method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, Northern Ireland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCLINE - Inductively coupled plasma for CMOS-compatible etching of III-V integrated laser sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ecole Polytechnique, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of atomic chlorine in an inductively-coupled plasma by TALIF:Absolute densities and surface recombination coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Jeju, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOLTAGE WAVEFORM TAILORING: A PROMISING NEW METHOD FOR SILICON DEPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP (Congres International sur les Plasmas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Inside Plasma Etch Reactors: from diagnostics to sensors for control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Zaka-Ul-Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-Plasma (International Symposium-Plasma)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Langmuir probe in pulsing regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Samara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. de Marneffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boullart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM (Plasma Etch and Strip for Microelectronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mechelen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Nanocrystalline Growth Phase and Deposition Rate through Voltage Waveform Tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All you ever wanted to know about Fluorocarbon Plasmas but never dared to ask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSMOL (International Symposium on Electron Molecule Collisions and Swarms)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF waveform tailoring to control film morphology during nanocrystalline silicon PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasmas and Nanotechnology (ICPLANTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Takayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl atom recombination coefficients in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP determined by TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boutaiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Zaka-Ul-Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics (FLTPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF waveform tailoring to control film morphology during nanocrystalline silicon PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK-Technological Plasmas Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Microcrystalline Silicon Deposition by RF Waveform Tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Vanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verbeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved electron density and OES measurements for studying the surface loss rates of H and Cl atoms in a Cl2-H2 ICP plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. TF4-005, 763-764, Hori M. and Graha W.G. (Eds), Japan Society of Applied Physics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline silicon film growth morphology control through RF waveform tailoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Vanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Albuquerque, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS BREAKDOWN IN RF AND LONGITUDINAL COMBINED ELECTRIC FIELDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Lisovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D. Yegorenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. D. Kharchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RF Breakdown Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low-frequency power on electron density and ion flux in dual-frequency capacitive radiofrequency discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique et physicochimie des Plasmas excites par radio-frequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Plasma-Photovoltaique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, St Cyprien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption spectroscopy diagnostics of a dual-frequency capacitive dielectric etch tool using Ultraviolet Light-Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saratoga Springs, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption spectroscopy diagnostics of a dual-frequency capacitive dielectric etch tool using Ultraviolet Light-Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch process control with a deposition-tolerant planar electrostatic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thorgrimsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albarede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency capacitive radiofrequency discharges : Effect of low-frequency power on electron density and flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Curley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saratoga Springs, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch process control with a deposition-tolerant planar electrostatic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thorgrimsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albarede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Plasma and Beam Processing Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Belfast, Northern Ireland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etch process control with a deposition-tolerant planar electrostatic probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thorgrimsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albarede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFX kinetics, gas temperature and instabilities in a CF4 inductively coupled discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th National AVS symposium &amp; Topical conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFx kinetics, gas temperatures and instabilities in a CF4 inductively-coupled discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th AVS Annual Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine Inductively- coupled Plasma diagnostics using UV absorption spectroscopy and an ion flux probE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neuilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Plasma Processes, CIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High rate silicon carbide etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cunge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC, 15th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards calibration of picosecond O-TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopie Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Billeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.V. Seletskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix -en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of N2-H2 DC discharges for ammonia production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Lemos Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Baghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Budde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVI ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix -en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom and O- ion density and atomic temperature in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; DC discharge obtained by Cavity Ringdown spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of active species in a DC discharge by synchrotron VUV absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Santos Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum ultraviolet absorption spectroscopy of oxygen discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Spectroscopie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Creteil, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of cross-sections/reaction rates: Methods and difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques plasmas froids et lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom density and temperature determined by Cavity Ringdown spectroscopy of the forbidden 1D2 &amp;lt;-3P2 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine as propellant for electric propulsion: updated global model and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen metastable molecule densities in inductively-coupled plasmas in pure O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; measured by VUV absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O2 X, a and b densities and kinetics in pure O2 DC discharges: VUV absorption, IR emission and Cavity Ring Down Spectroscopy measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density of metastable O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;(b 1 Sigma g+) molecules in an O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; DC discharge measured by vacuum ultraviolet absorption and optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of an iodine plasma in a low pressure RF-ICP ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and density measurements in an iodine RF-CCP plasma with emission and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of metastable states and atoms in DC discharges in pure O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REACPLAS Workshop (reactivity, Plasmas, Astrophysics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orsay, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; dissociation in plasmas and problems of the O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; cross section set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Zyryanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ICPIG- International Conference on Phenomena in Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril/Lisbon, Portugal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of charged species dynamics in atmospheric pressure plasmas using tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alelyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ICPIG- International Conference on Phenomena in Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril/Lisbon, Portugal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Benchmarks and sensitivity analysis of PIC/MC simulations of oxygen CCP's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Donko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aranka Derszi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-Frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu'île de Giens, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable Molecules in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas probed by High Resolution Fourier Transform Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII ICPIG- International Conference on Phenomena in Ionised Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril/Lisbon, Portugal. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-dependent thermal energy accommodation in low-pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kushner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Metastable Molecules and O atoms in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass "New approaches for plasma/surface interaction studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bad Honnef, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine atom detection in a plasma thruster by infrared diode laser absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th, Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic, Unknown Region. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of the Electrical Asymmetry Effect in electronegative capacitive RF discharges driven by Tailored Voltage Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schuengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly vibrationally excited O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; molecules in low pressure oxygen plasmas: 1. Broad-band absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution TALIF measurements of atomic oxygen: determination of gas temperature and collisional broadening coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC (Gaseous Electronics Synposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation study of capacitively coupled oxygen discharges driven by tailored voltage waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Derzsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gas kinetics and surface interaction probabilities in simulations of industrial plasma sources at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, York, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring atomic oxygen densities and electron properties in an Inductively Coupled Plasma for thin film deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wagenaars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly vibrationally excited O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; molecules in low pressure oxygen plasmas: 2. Self-consistent model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lino Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bratislava, Slovakia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure plasmas as sources of reactive oxygen and hydrogen species for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wijiaikum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gas Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, York, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitively Coupled Radio-Frequency Plasmas Excited by Tailored Voltage Waveforms: Particle-In-Cell/Monte Carlo Simulations in 1 and 2 Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dublin, Ireland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL AND MODELING STUDIES OF LOW-PRESSURE CAPACITIVE OXYGEN PLASMAS EXCITED BY TAILORED VOLTAGE WAVEFORMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aranka Derszi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Korolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Donko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Application of Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Tatranská Lomnica, Slovakia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational kinetics in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; low-pressure inductively-coupled plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POSMOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for inductively coupled plasmas in O2 including vibrational kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Annusova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas (ICP) of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;,O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures : measurements of atoms, ClxOy and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas (ICP) of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures : measurements of atoms, ClxOy and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, North Carolina, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity ultra-broad-band absorption spectroscopy applied to etching plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, North Carolina, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-state bromine atoms measurements by Two-Photon Absorption Laser-Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas in pure Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures: measurements of atom, Cl&amp;lt;SUB&amp;gt;x&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;y&amp;lt;/SUB&amp;gt; and electron densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Kinetics Master Class</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bad Honnef, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity ultra-broad-band absorption spectroscopy applied to etching plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductively-coupled plasmas (ICP) of Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and mixtures : measurements of atoms, ClxOy and electron densit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des plasmas radio-fréquences pulsés à couplage inductif en gaz halogénés simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'industrie Plas@par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic bromine density measurements in HBr inductively coupled plasma by two-photon absorption laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madison, Wisconsin, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Model of Parallel Plate RF Discharges in H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Effect of DC and Tailored Voltage Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Diomede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Costello, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature and electron density measurements in Ar and Ar&amp;lt;SUB&amp;gt;-&amp;lt;/SUB&amp;gt;Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; ICP discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Délivré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Costello, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Voltage Waveform Tailoring Effect in CapacitivelyCoupled H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Discharge: Fluid Simulations and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Novikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone production in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma at low pressure: evaluation of surface and gas phase mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Presqu'île de Giens, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density comparison between experiments and simulations in Chlorine based ICP discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, Northern Ireland, United Kingdom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Waveform Tailoring in a RF-CCP reactor: Exploration of self-bias, electron density and current waveform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, Northern Ireland, United Kingdom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombination coefficient of Cl atoms on Al&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;O&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; walls determined byTwo-Photon Laser-Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nishant Sirse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Azamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahid Zaka-Ul-Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, Northern Ireland, United Kingdom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron densities and temperatures in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar ICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar :Comparison of hybrid model results with experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Albuquerque, New Mexico, United States. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar : Comparison of hybrid model results with experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Novi Sad, Serbia. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma inductif en Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar : comparaison entre simulations hybrides et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Despiau-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gatilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres de la Division Plasma du SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband absorption with UV Light-Emitting Diodes in a dual-frequency capacitively coupled reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Presqu ile de Giens, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId632"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avs.org/Awards-Recognition/Society-Honors/Fellow-of-the-Society" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iopscience.iop.org/journal/0963-0252/page/Editorial%20Board" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langmuir.raunvis.hi.is/~tumi/wox.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plasma.physics.wisc.edu/conferences/LAPD-2013%20/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lapd17.qe.eng.hokudai.ac.jp/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipfn.ist.utl.pt/ICPP2014/Welcome_to_ICPP_2014.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.avs.org/Divisions/pstd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baratte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kuijpers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Guerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C M van de Sanden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyi Shi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Sadighi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Rauf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Luo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Chieh Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003943" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae24aa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhu Feng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M C Plane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn P. Chipperfield" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Saiz-Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Booth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102300" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lopaev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zyryanov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acf956" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chatterjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guaitella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopaev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozeti&#269;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nikiforov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oehr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac70f9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schr&#246;ter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Niemi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abefec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vladimirovich Volynets" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rakhimova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proshina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chukalovsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abbf92" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyuday Chatterjee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abb5e7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Western" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatterjee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1741714" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Morillo-Candas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C Dias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab2b84" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5056205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab13e8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aabfb4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apiwat Wijaikhum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew West" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Davies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02473a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Annusova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Sirse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrio Lino Da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab47d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donk&#243;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derzsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korolov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8378" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schmidt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aad2cd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hamilton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennyson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Gans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aada32" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa86e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895582v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diomede" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bruneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa752c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rahimi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hill" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Vibhakar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa6669" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/59/2/024004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Connell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa56d6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a88" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dedrick" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niemi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijaikhum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wagenaars" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8da2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Donko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549325v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ngel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/26/265203" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Campbell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/3/035019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549329v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947453" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/06LT03" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549332v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Greb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/01LT02" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Kemaneci" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Dijk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mussenbrock" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.125002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Novikova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/11/C11003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549360v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Klochko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemainque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/2/025010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549357v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Carbone" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/4/042001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549379v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/3/035010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549381v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Economou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549378v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Lisovskiy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Yegorenkov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ogloblina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martins" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115203" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Turner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/1/015016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/062003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Graef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/4/045002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549421v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Turner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4859155" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/6/065013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delattre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/12/124002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549413v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235201" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549402v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/3/032001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surzhykov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Indelicato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295203" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Zatsarinny" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bartschat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.022703" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joyeux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813817" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549417v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/13/135201" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549408v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artushenko" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/1/015018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549572v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/5/055018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773540" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802241" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549432v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BV9PFTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/39/395203" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AB61BE21E1C13E465BD274351B6976EFF619156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549433v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.08HF01" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3699222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549438v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Boswell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712128" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549444v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samara" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Marneffe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Milenin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/6/065004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D535BA44FBCCD98AF9FD24B9982091F5B939DE6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549435v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754692" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549434v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Azamoum" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/19/195201" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEC768D508FE6B0FFFF745F153F6D3FB8850A1DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549456v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.993" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Curley" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Gogna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3330766" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570443v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549464v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lisovskiy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yegorenkov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Landry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douai" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/38/385203" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D3EB85435A6E370815BB48A9B42A1555EEF0812/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Curley" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mari&#263;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/1/015005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F9DD39D7B85B6BEA00BFE5B35611B6876AF548/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549485v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verbeke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Vanel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/41/412001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE95819219A173037AA13DE97650E7AD12EF338B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549497v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zd Nikitovic" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vd Stojanovic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zl Petrovic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/3/035008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/600974EA0D41A7FBE65B5251B8DDE4841EC58E9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neuilly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Booth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475790v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1371940" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475792v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357670v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Curley" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357588v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354550v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354532v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakul Nuwal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupali Sahu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Bera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354540v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357606v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397985v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398014v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398035v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317442v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398109v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317344v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017283v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zyryanov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398151v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Wagenaars" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Connell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371063v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Dias" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398232v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398185v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341779v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341781v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341778v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398198v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341780v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371062v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342226v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342229v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L G Ventzek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barton Lane" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Iwao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotaka Ishibashi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342225v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Grofulovic" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341777v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342224v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342228v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijiakaum" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bredin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398249v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573369v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573371v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593711v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lottigier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593710v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593706v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573372v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588053v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593707v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592107v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yap" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573354v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573351v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593691v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593689v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593694v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593684v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573355v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593687v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593693v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. West" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573357v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573358v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573356v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573353v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573350v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomede" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593683v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franek" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shuengel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koepke" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593686v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593690v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573352v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mussenbrock" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593676v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Agarwal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593662v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573341v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593670v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573342v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573339v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593680v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593672v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593678v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593669v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878405v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinov" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Booth" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593663v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573337v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573344v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593682v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593665v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593667v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593661v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573343v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573340v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593657v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593674v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593658v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593659v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573360v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573338v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588024v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594800v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573294v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594803v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soriano" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573332v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594804v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573330v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573288v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573333v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594807v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02589147v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573296v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surzykov" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573293v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pruvost" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kushner" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594801v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594799v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573289v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573290v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573331v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573291v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594737v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573299v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594733v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594732v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594730v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594794v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594805v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573287v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573297v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573281v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594731v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594735v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594795v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin D&#233;livr&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573298v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594750v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594749v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573301v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bjelogrlic" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594746v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594744v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahid Zaka-Ul-Islam" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594748v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594798v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594797v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573303v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594747v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594742v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boullart" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594741v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573302v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573300v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sarot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594745v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutaiba" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594739v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595158v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595161v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573304v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Kharchenko" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595160v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800895v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gogna" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595157v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611098v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573306v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thorgrimsson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagai" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albarede" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595165v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595162v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595163v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maric" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573307v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573305v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494528v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abada" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486179v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486185v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Francou" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481964v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357661v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Shu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopie Latorre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Billeau" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Seletskiy" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357697v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lemos Alves" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pereira" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Baghel" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Budde" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861162v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Manfred" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865808v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861165v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861161v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861164v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864750v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864738v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864740v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Courtois" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864739v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341678v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611361v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611351v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donko" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranka Derszi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611352v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alelyani" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doyle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611353v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson d'Oliveira" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611355v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611360v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611357v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611358v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611341v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuengel" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611336v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611340v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611337v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611343v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611342v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meehan" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611338v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lino Da Silva" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611339v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijiaikum" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611334v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611332v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611335v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611333v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611325v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611330v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611326v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611329v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611331v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611328v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611327v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611316v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611324v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611272v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611271v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611270v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mao" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611269v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611275v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611277v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611274v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611281v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611282v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611280v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611278v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611283v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avs.org/Awards-Recognition/Society-Honors/Fellow-of-the-Society" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iopscience.iop.org/journal/0963-0252/page/Editorial%20Board" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langmuir.raunvis.hi.is/~tumi/wox.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plasma.physics.wisc.edu/conferences/LAPD-2013%20/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lapd17.qe.eng.hokudai.ac.jp/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipfn.ist.utl.pt/ICPP2014/Welcome_to_ICPP_2014.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.avs.org/Divisions/pstd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Baratte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lex Kuijpers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Guerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C M van de Sanden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyi Shi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Sadighi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Rauf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Luo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Chieh Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003943" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae24aa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lopaev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zyryanov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acf956" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhu Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M C Plane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn P. Chipperfield" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Saiz-Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Booth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chatterjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Guaitella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lopaev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac7749" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Mozeti&#269;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nikiforov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oehr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac70f9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brisset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schr&#246;ter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Niemi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abefec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vladimirovich Volynets" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rakhimova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Proshina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chukalovsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abbf92" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyuday Chatterjee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Santos Sousa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abb5e7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Western" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatterjee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1741714" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Morillo-Candas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C Dias" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab2b84" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5056205" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab13e8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730658v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schmidt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schulze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaeb4b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Annusova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Sirse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrio Lino Da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aab47d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apiwat Wijaikhum" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew West" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Davies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp02473a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895562v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aabfb4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895567v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donk&#243;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derzsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korolov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8378" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hamilton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennyson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Gans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aada32" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aad2cd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa86e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895568v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rahimi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hill" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Vibhakar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa6669" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diomede" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bruneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa752c" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895577v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/59/2/024004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Connell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa56d6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895572v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a88" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dedrick" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niemi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijaikhum" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wagenaars" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa8da2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549577v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Donko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ngel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/26/265203" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Campbell" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brouard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/3/035019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Economou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947453" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549332v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Greb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/01LT02" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549339v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/06LT03" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549335v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efe Kemaneci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Dijk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mussenbrock" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.125002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549360v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Klochko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemainque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/2/025010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549355v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Novikova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549365v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/11/C11003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549357v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Carbone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/4/042001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549379v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/3/035010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549378v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Lisovskiy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D. Yegorenkov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ogloblina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115203" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549381v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065049" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549574v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/062003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Turner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/1/015016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549388v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Graef" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/4/045002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549421v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Turner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4859155" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549415v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/6/065013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549416v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delattre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/12/124002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549418v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surzhykov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Indelicato" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/29/295203" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549413v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235201" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549402v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/3/032001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549405v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Zatsarinny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Bartschat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.022703" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549572v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/5/055018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549425v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joyeux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nahon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813817" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artushenko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/22/1/015018" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549417v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/13/135201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802241" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773540" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549449v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/39/395203" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AB61BE21E1C13E465BD274351B6976EFF619156/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549432v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BV9PFTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549433v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.08HF01" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549437v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3699222" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samara" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. de Marneffe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Milenin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/6/065004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D535BA44FBCCD98AF9FD24B9982091F5B939DE6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549438v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Boswell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4712128" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549435v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754692" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549434v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Azamoum" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/19/195201" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEC768D508FE6B0FFFF745F153F6D3FB8850A1DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549456v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.993" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570443v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549465v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Curley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Gogna" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3330766" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549464v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lisovskiy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yegorenkov" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Landry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/38/385203" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D3EB85435A6E370815BB48A9B42A1555EEF0812/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549466v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Curley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mari&#263;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/1/015005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F9DD39D7B85B6BEA00BFE5B35611B6876AF548/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549485v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verbeke" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Vanel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/41/412001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE95819219A173037AA13DE97650E7AD12EF338B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549497v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zd Nikitovic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vd Stojanovic" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zl Petrovic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/3/035008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/600974EA0D41A7FBE65B5251B8DDE4841EC58E9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475898v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neuilly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Booth" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1371940" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475792v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357670v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Curley" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357588v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354550v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354532v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakul Nuwal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupali Sahu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kallol Bera" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354483v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357606v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354540v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397985v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398014v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317442v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398109v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317344v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398064v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017258v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Wagenaars" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah O'Connell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398151v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017283v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zyryanov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371063v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Dias" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341689v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398232v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398185v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341778v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398198v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341780v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371062v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342226v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341777v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342229v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342227v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L G Ventzek" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barton Lane" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiko Iwao" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyotaka Ishibashi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342225v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Grofulovic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342228v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijiakaum" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bredin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342224v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398249v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573369v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593711v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lottigier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593706v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593710v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573371v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573372v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593709v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588053v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593707v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592107v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yap" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573354v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593687v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593694v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593689v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573351v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593691v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593684v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573355v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593693v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. West" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573357v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593683v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franek" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shuengel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koepke" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573358v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573353v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573350v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomede" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593686v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573356v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573352v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mussenbrock" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593690v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593676v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Agarwal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573341v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593662v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593678v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593680v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593672v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593669v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593670v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573342v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573339v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878405v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Booth" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573337v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593663v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593682v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573344v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593665v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593667v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593661v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573343v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573340v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593657v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593674v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593658v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593659v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588024v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Popov" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573360v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573338v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594800v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573294v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594803v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Soriano" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573332v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573330v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594804v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573288v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02589147v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594807v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573333v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573293v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pruvost" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kushner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573296v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Surzykov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573331v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573291v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573289v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594799v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594801v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573290v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594737v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594805v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594794v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594733v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594732v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573299v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594730v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573287v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573281v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573297v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594731v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573298v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594795v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin D&#233;livr&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594735v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594750v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594748v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573301v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bjelogrlic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594746v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594749v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594744v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahid Zaka-Ul-Islam" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594798v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594797v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573303v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594747v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573300v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sarot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594742v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boullart" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594741v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573302v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594739v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594745v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutaiba" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595161v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595158v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800895v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gogna" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595160v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573304v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Kharchenko" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595157v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611098v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595162v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595165v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573306v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thorgrimsson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nagai" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albarede" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595163v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maric" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573307v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573305v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494528v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abada" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486179v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486185v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Francou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481964v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357661v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Shu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopie Latorre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Billeau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Seletskiy" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357697v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lemos Alves" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pereira" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Baghel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goncalves" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Budde" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861162v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Manfred" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865808v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861164v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861165v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861161v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864750v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864738v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864739v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864740v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Courtois" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341678v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611361v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611355v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611352v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alelyani" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doyle" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611351v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donko" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranka Derszi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611353v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson d'Oliveira" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611357v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611360v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611358v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611341v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuengel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611336v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611340v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611337v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611343v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611342v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meehan" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611338v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lino Da Silva" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lopez" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611339v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wijiaikum" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611334v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611332v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611335v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611333v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611325v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611329v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611330v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611326v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611331v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611328v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611327v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611324v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611316v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611272v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611271v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611270v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mao" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611269v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611275v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611277v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611274v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611281v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611282v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611280v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611278v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611283v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>