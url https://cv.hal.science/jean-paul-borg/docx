--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -135,1254 +135,1254 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing specificity of immune landscape remodeling associated with distinct anticancer treatments</w:t>
+                <w:t xml:space="preserve">An inducible multiciliated cell line resolves proteome dynamics and identifies CDK7 as a conserved regulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Cannet</w:t>
+                <w:t xml:space="preserve">Camille Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Sequera</w:t>
+                <w:t xml:space="preserve">Olivier Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Michea Veloso</w:t>
+                <w:t xml:space="preserve">Marine Touret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Elkaoutari</w:t>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Methia</w:t>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (3), pp.112071. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 225 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202506154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995001v1</w:t>
+                <w:t xml:space="preserve">hal-05602870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dact1 induces Dishevelled oligomerization to facilitate binding partner switch and signalosome formation during convergent extension</w:t>
+                <w:t xml:space="preserve">Tracing specificity of immune landscape remodeling associated with distinct anticancer treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allyson Angermeier</w:t>
+                <w:t xml:space="preserve">Floriane Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deli Yu</w:t>
+                <w:t xml:space="preserve">Celia Sequera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yali Huang</w:t>
+                <w:t xml:space="preserve">Paula Michea Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+                <w:t xml:space="preserve">Abdessamad Elkaoutari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Melissa Methia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.2425. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.112071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-57658-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578868v1</w:t>
+                <w:t xml:space="preserve">hal-04995001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vertebrate Vangl2 translational variant required for planar cell polarity</w:t>
+                <w:t xml:space="preserve">Dact1 induces Dishevelled oligomerization to facilitate binding partner switch and signalosome formation during convergent extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Walton</w:t>
+                <w:t xml:space="preserve">Allyson Angermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Thomé</w:t>
+                <w:t xml:space="preserve">Deli Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Revinski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Yali Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tania M Puvirajesinghe</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.106792⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57658-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733648v1</w:t>
+                <w:t xml:space="preserve">hal-05578868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent insights into the therapeutic strategies targeting the pseudokinase PTK7 in cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A vertebrate Vangl2 translational variant required for planar cell polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ganier</w:t>
+                <w:t xml:space="preserve">Alexandra Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Guiraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Revinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania M Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-024-03060-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (4), pp.106792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.106792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04946041v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDZome-wide and structural characterization of the PDZ-binding motif of VANGL2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Montserrat-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergő Gógl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durbesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1872 (3), pp.140989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbapap.2023.140989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent insights into the therapeutic strategies targeting the pseudokinase PTK7 in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Goubard</w:t>
+                <w:t xml:space="preserve">Charlotte Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Castellano</w:t>
+                <w:t xml:space="preserve">Laetitia Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fares</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (11), </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (26), pp.1973-1984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41388-024-03060-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532862v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
+                <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Louche</w:t>
+                <w:t xml:space="preserve">Raphael Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Blanco</w:t>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Cancade-Veyre</w:t>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lionnet</w:t>
+                <w:t xml:space="preserve">Joanna Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.102. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35763-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009496v1</w:t>
+                <w:t xml:space="preserve">hal-04532862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human PDZome 2.0: Characterization of a New Resource to Test for PDZ Interactions by Yeast Two-Hybrid</w:t>
+                <w:t xml:space="preserve">Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Castro-Cruz</w:t>
+                <w:t xml:space="preserve">Arthur Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Lembo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Amandine Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Travé</w:t>
+                <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Vincentelli</w:t>
+                <w:t xml:space="preserve">Lison Cancade-Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/membranes13080737⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35763-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304613v1</w:t>
+                <w:t xml:space="preserve">hal-04009496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Human PDZome 2.0: Characterization of a New Resource to Test for PDZ Interactions by Yeast Two-Hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mônica Wagner</w:t>
+                <w:t xml:space="preserve">Monica Castro-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Frédérique Lembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
+                <w:t xml:space="preserve">Gilles Travé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Ariey-Bonnet</w:t>
+                <w:t xml:space="preserve">Renaud Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 135 (17), </w:t>
+              <w:t xml:space="preserve">Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.259347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/membranes13080737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792746v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbalance of NRG1-ERBB2/3 signalling underlies altered myelination in Charcot–Marie–Tooth disease 4H</w:t>
               </w:r>
@@ -1496,10746 +1496,10880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Small-Molecule Inhibitors of the PTK7/β-Catenin Interaction Targeting the Wnt Signaling Pathway in Colorectal Cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Derviaux</w:t>
+                <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dessaux</w:t>
+                <w:t xml:space="preserve">Mônica Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ariey-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschembio.1c00826⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817750v1</w:t>
+                <w:t xml:space="preserve">hal-03792746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalance of NRG1-ERBB2/3 signalling underlies altered myelination in Charcot–Marie–Tooth disease 4H</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Quintana</w:t>
+                <w:t xml:space="preserve">Discovery of Small-Molecule Inhibitors of the PTK7/β-Catenin Interaction Targeting the Wnt Signaling Pathway in Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Derviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awac402⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (5), pp.1061-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.1c00826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977684v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCL-XL blockage in TNBC models confers vulnerability to inhibition of specific cell cycle regulators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bianca Habermann</w:t>
+                <w:t xml:space="preserve">Imbalance of NRG1-ERBB2/3 signalling underlies altered myelination in Charcot–Marie–Tooth disease 4H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara El-Bazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ghata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Gadacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.60503⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awac402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429754v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 2290: The serine-threonine kinase Mink1 as a potential therapeutic target in triple negative breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avais Daulat</w:t>
+                <w:t xml:space="preserve">BCL-XL blockage in TNBC models confers vulnerability to inhibition of specific cell cycle regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castellanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Silveira Wagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
+                <w:t xml:space="preserve">Fahmida Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Castellano</w:t>
+                <w:t xml:space="preserve">Yaron Vinik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Habermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-2290⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (19), pp.9180-9197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.60503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629404v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brucella effector BspL targets the ER-associated degradation (ERAD) pathway and delays bacterial egress from infected cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
+                <w:t xml:space="preserve">Abstract 2290: The serine-threonine kinase Mink1 as a potential therapeutic target in triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Barbieux</w:t>
+                <w:t xml:space="preserve">Monica Silveira Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanimir Kambarev</w:t>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (32), pp.e2105324118. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (13_Supplement), pp.2290-2290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2105324118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-2290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565955v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
+                <w:t xml:space="preserve">The Brucella effector BspL targets the ER-associated degradation (ERAD) pathway and delays bacterial egress from infected cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Colin</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Luizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Schauer</w:t>
+                <w:t xml:space="preserve">Julie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hamiche</w:t>
+                <w:t xml:space="preserve">Emeline Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (32), pp.e2105324118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2105324118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169719v1</w:t>
+                <w:t xml:space="preserve">hal-03565955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabinoid and planar cell polarity signaling converges to direct placentation</w:t>
+                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeon Sun Kim</w:t>
+                <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingju Li</w:t>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Yuan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (38), pp.9180-9197. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2108201118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629395v1</w:t>
+                <w:t xml:space="preserve">hal-03169719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Heterogeneity of Triple‐Negative Breast Cancer Uncovers a Novel Combinatorial Treatment Overcoming Primary Drug Resistance</w:t>
+                <w:t xml:space="preserve">Cannabinoid and planar cell polarity signaling converges to direct placentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Lamballe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Castellanet</w:t>
+                <w:t xml:space="preserve">Yeon Sun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Daian</w:t>
+                <w:t xml:space="preserve">Yingju Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202003049⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (38), pp.9180-9197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2108201118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648286v1</w:t>
+                <w:t xml:space="preserve">hal-03629395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Heterogeneity of Triple‐Negative Breast Cancer Uncovers a Novel Combinatorial Treatment Overcoming Primary Drug Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Camoin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Lamballe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmida Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaron Vinik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Castellanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Daian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.2003049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202003049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048143v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraspanin-6 negatively regulates exosome production</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Luis Egea-Jimenez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Josée Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudra Kashyap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1922447117⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (47), pp.7019-7033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496544v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle en cancérologie et ciblage du récepteur à activité tyrosine kinase PTK7</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tetraspanin-6 negatively regulates exosome production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Luis Egea-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020197⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (11), pp.5913-5922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1922447117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152194v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rôle en cancérologie et ciblage du récepteur à activité tyrosine kinase PTK7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087102v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECT2 associated to PRICKLE1 are poor-prognosis markers in triple-negative breast cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudra Kashyap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-019-0448-z⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.7019-7033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145896v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tumor Suppressor SCRIB is a Negative Modulator of the Wnt/β‐Catenin Signaling Pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">ECT2 associated to PRICKLE1 are poor-prognosis markers in triple-negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais M Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R Revinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201800487⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (9), pp.931-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-019-0448-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518664v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensional visualization reveals direct communication between the embryo and glands critical for implantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenbo Deng</w:t>
+                <w:t xml:space="preserve">The Tumor Suppressor SCRIB is a Negative Modulator of the Wnt/β‐Catenin Signaling Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeeyeon Cha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Mônica Silveira Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03092-4⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (21-22), pp.1800487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201800487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143537v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Cellular Polarity Networks Using Mass Spectrometry-based Strategies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tridimensional visualization reveals direct communication between the embryo and glands critical for implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeeyeon Cha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.05.023⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03092-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145872v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prognostic factors in septic shock cancer patients: a prospective study with a proteomic approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFA6 proteins regulate lumen formation through α-actinin 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zemmour</w:t>
+                <w:t xml:space="preserve">Julie Milanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bisbal</w:t>
+                <w:t xml:space="preserve">Racha Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sannini</w:t>
+                <w:t xml:space="preserve">Mariagrazia Partisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lecine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aas.13060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.209361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780657v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SCRIB Paralog LANO/LRRC1 Regulates Breast Cancer Stem Cell Fate through WNT/beta-Catenin Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonor Lopez Almeida</w:t>
+                <w:t xml:space="preserve">Mapping Cellular Polarity Networks Using Mass Spectrometry-based Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sebbagh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tania Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430 (19), pp.3545-3564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143631v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vangl2/RhoA signaling regulates stem cell self-renewal programs and growth in Rhabdomyosarcoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early prognostic factors in septic shock cancer patients: a prospective study with a proteomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mokart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeline N Hayes</w:t>
+                <w:t xml:space="preserve">C. Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Mccarthy</w:t>
+                <w:t xml:space="preserve">M. Bisbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Jin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sowmya Iyer</w:t>
+                <w:t xml:space="preserve">A. Sannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stem Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stem.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), pp.493-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aas.13060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053090v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbin suppresses KSR1-mediated RAS/RAF signaling and tumorigenesis in colorectal cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SCRIB Paralog LANO/LRRC1 Regulates Breast Cancer Stem Cell Fate through WNT/beta-Catenin Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Lopez Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sebbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payton D Stevens</w:t>
+                <w:t xml:space="preserve">Francois Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang-An Wen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Austin T Li</w:t>
+                <w:t xml:space="preserve">Julien Wicinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-3629⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.1040-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145890v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFA6 proteins regulate lumen formation through α-actinin 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vangl2/RhoA signaling regulates stem cell self-renewal programs and growth in Rhabdomyosarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline N Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Milanini</w:t>
+                <w:t xml:space="preserve">Mariana L Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Fayad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Sowmya Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.209361⟩</w:t>
+              <w:t xml:space="preserve">Cell Stem Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.414-427.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stem.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787787v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The planar cell polarity Vangl2 protein: From genetics to cellular and molecular functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erbin suppresses KSR1-mediated RAS/RAF signaling and tumorigenesis in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payton D Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang-An Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Bailly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaopeng Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yekaterina y Zaytseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin T Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.030⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (17), pp.4839-4852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-3629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785416v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation peptide of the coagulation factor XIII (AP-F13A1) as a new biomarker for the screening of colorectal cancer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The planar cell polarity Vangl2 protein: From genetics to cellular and molecular functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12014-018-9191-3⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783956v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell polarity and adherens junction formation inhibit epithelial Fas cell death receptor signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation peptide of the coagulation factor XIII (AP-F13A1) as a new biomarker for the screening of colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Awina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Julien Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201805071⟩</w:t>
+              <w:t xml:space="preserve">Clinical Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12014-018-9191-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374965v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell polarity and adherens junction formation inhibit epithelial Fas cell death receptor signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gagnoux-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+                <w:t xml:space="preserve">Hala Awina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+                <w:t xml:space="preserve">Aurélie Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Toiron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
+                <w:t xml:space="preserve">Magali Mondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (11), pp.3839-3852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201805071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145636v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial barrier dysfunction in desmoglein-1 deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Polivka</w:t>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaïl Hadj-Rabia</w:t>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Madrange</w:t>
+                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.04.007⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (73), pp.33762-33777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052255v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How may targeted proteomics complement genomic data in breast cancer?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Epithelial barrier dysfunction in desmoglein-1 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Polivka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Hadj-Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclerc-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Madrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14789450.2017.1256776⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142 (2), pp.702-706.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489501v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of estrogen related receptor alpha activity by the kinesin KIF17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Pramodh Bandara Seneviratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Turan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lecine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William O Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (31), pp.50359 - 50375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.18104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wnt/Planar Cell Polarity Signaling: New Opportunities for Cancer Treatment</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How may targeted proteomics complement genomic data in breast cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2017.1256776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trecan.2017.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01790716v1</w:t>
+                <w:t xml:space="preserve">hal-01489501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-Dependent Neuroplasticity Induced by an Enriched Environment Reverses Cognitive Deficits in Scribble Deficient Mouse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wnt/Planar Cell Polarity Signaling: New Opportunities for Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité M Moreau</w:t>
+                <w:t xml:space="preserve">A. Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Racca</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw333⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789668v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reverse signaling pathway downstream of Sema4A controls cell migration via Scrib</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activity-Dependent Neuroplasticity Induced by an Enriched Environment Reverses Cognitive Deficits in Scribble Deficient Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muna L Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité M Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianliang Sun</w:t>
+                <w:t xml:space="preserve">Claudia Racca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lida Yang</w:t>
+                <w:t xml:space="preserve">Vera L Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmandeep Kaur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mario Looso</w:t>
+                <w:t xml:space="preserve">Nicolas H Piguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201602002⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (12), pp.5635-5651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787913v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, structural, and chemical insights into the dual function of GRASP55 in germ cell Golgi remodeling and JAM-C polarized localization during spermatogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reverse signaling pathway downstream of Sema4A controls cell migration via Scrib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianliang Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lida Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cartier-Michaud</w:t>
+                <w:t xml:space="preserve">Harmandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+                <w:t xml:space="preserve">Jenny Pestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lissitzky</w:t>
+                <w:t xml:space="preserve">Mario Looso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006803⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (1), pp.199 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201602002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542697v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteomic analysis exploring progression of colorectal cancer: Modulation of the serpin family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic, structural, and chemical insights into the dual function of GRASP55 in germ cell Golgi remodeling and JAM-C polarized localization during spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cartier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peltier Julien</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean P. Roperch</w:t>
+                <w:t xml:space="preserve">Xiaoli Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Audebert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Lissitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01369621v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptk7-Deficient Mice Have Decreased Hematopoietic Stem Cell Pools as a Result of Deregulated Proliferation and Migration</w:t>
+                <w:t xml:space="preserve">Identification of p62/SQSTM1 as a component of non-canonical Wnt VANGL2–JNK signalling in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
+                <w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Arcangeli</w:t>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de Grandis</w:t>
+                <w:t xml:space="preserve">Ashish Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyn Giordano</w:t>
+                <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Orsoni</w:t>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.10318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1500680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306950v1</w:t>
+                <w:t xml:space="preserve">hal-01447570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMP2 and MMP9 serum levels are associated with favorable outcome in patients with inflammatory breast cancer treated with bevacizumab-based neoadjuvant chemotherapy in the BEVERLY-2 study</w:t>
+                <w:t xml:space="preserve">Quantitative proteomic analysis exploring progression of colorectal cancer: Modulation of the serpin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Tabouret</w:t>
+                <w:t xml:space="preserve">Peltier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Jean P. Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.7612⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623733v1</w:t>
+                <w:t xml:space="preserve">inserm-01369621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When mTORC2-AKT signaling meets cell polarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ptk7-Deficient Mice Have Decreased Hematopoietic Stem Cell Pools as a Result of Deregulated Proliferation and Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avais M. Daulat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria de Grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Orsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15384101.2016.1214037⟩</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1500680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355024v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of p62/SQSTM1 as a component of non-canonical Wnt VANGL2–JNK signalling in breast cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">MMP2 and MMP9 serum levels are associated with favorable outcome in patients with inflammatory breast cancer treated with bevacizumab-based neoadjuvant chemotherapy in the BEVERLY-2 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Belotti</w:t>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10318⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (14), pp.18531-18540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447570v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRICKLE1 contributes to cancer cell dissemination through its interaction with mTORC2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When mTORC2-AKT signaling meets cell polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M. Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15384101.2016.1214037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2016.04.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01321061v1</w:t>
+                <w:t xml:space="preserve">hal-01355024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and genetic analyses of new genes coding for NOD2 interacting proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Esmiol</w:t>
+                <w:t xml:space="preserve">PRICKLE1 contributes to cancer cell dissemination through its interaction with mTORC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lécine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Hermant</w:t>
+                <w:t xml:space="preserve">Arnauld Sergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165420⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.311-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2016.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837651v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Tube Defects: From a Proteomic Standpoint</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization and genetic analyses of new genes coding for NOD2 interacting proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Esmiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lécine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo5010164⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451380v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of VANGL2 in migrating lymphocytes as a tool to monitor activity of the mammalian WNT/planar cell polarity pathway</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural Tube Defects: From a Proteomic Standpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12964-014-0079-1⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.164-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo5010164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230246v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumour-derived SPARC drives vascular permeability and extravasation through endothelial VCAM1 signalling to promote metastasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetry of VANGL2 in migrating lymphocytes as a tool to monitor activity of the mammalian WNT/planar cell polarity pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markéta Kaucká</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Tichet</w:t>
+                <w:t xml:space="preserve">Pavlína Janovská</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Prod 'Homme</w:t>
+                <w:t xml:space="preserve">Tomasz Radaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Fenouille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aude Mallavialle</w:t>
+                <w:t xml:space="preserve">Lucie Smyčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7993⟩</w:t>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12964-014-0079-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295443v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying domain-ligand affinities and specificities by high-throughput holdup assay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vincentelli</w:t>
+                <w:t xml:space="preserve">Tumour-derived SPARC drives vascular permeability and extravasation through endothelial VCAM1 signalling to promote metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Prod 'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Luck</w:t>
+                <w:t xml:space="preserve">Nina Fenouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juline Poirson</w:t>
+                <w:t xml:space="preserve">Damien Ambrosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Polanowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Abdat</w:t>
+                <w:t xml:space="preserve">Aude Mallavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmeth.3438⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02883959v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbin is a novel substrate of the Sag-βTrCP E3 ligase that regulates Kras G12D -induced skin tumorigenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying domain-ligand affinities and specificities by high-throughput holdup assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuan-Ming Xie</w:t>
+                <w:t xml:space="preserve">Juline Poirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongping Wei</w:t>
+                <w:t xml:space="preserve">Jolanta Polanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lin Mei</w:t>
+                <w:t xml:space="preserve">Julie Abdat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201411104⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (8), pp.787-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.3438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923011v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02883959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PTK7 and ROR2 Protein Receptors Interact in the Vertebrate WNT/Planar Cell Polarity (PCP) Pathway *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erbin is a novel substrate of the Sag-βTrCP E3 ligase that regulates Kras G12D -induced skin tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Ming Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Martinez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
+                <w:t xml:space="preserve">Dongping Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.697615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201411104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306990v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ADP-Ribose) Polymerase 1 (PARP1) Overexpression in Human Breast Cancer Stem Cells and Resistance to Olaparib</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The PTK7 and ROR2 Protein Receptors Interact in the Vertebrate WNT/Planar Cell Polarity (PCP) Pathway *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ginestier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104302. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (51), pp.30562-30572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.697615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431935v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Selection: A Straightforward and Flexible Approach for the Selection of Binders Against Specific Epitopes and Differentially Expressed Proteins by Phage Display</w:t>
+                <w:t xml:space="preserve">Poly(ADP-Ribose) Polymerase 1 (PARP1) Overexpression in Human Breast Cancer Stem Cells and Resistance to Olaparib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+                <w:t xml:space="preserve">Marine Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+                <w:t xml:space="preserve">Simon Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noelle Lavaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Christophe Ginestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.O112.025486⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115444v1</w:t>
+                <w:t xml:space="preserve">hal-01431935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C2orf62 and TTC17 Are Involved in Actin Organization and Ciliogenesis in Zebrafish and Human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masked Selection: A Straightforward and Flexible Approach for the Selection of Binders Against Specific Epitopes and Differentially Expressed Proteins by Phage Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bontems</w:t>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J Fish</w:t>
+                <w:t xml:space="preserve">Marie Noelle Lavaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Borlat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chocu</w:t>
+                <w:t xml:space="preserve">Karima Alim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086476⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (2), pp.653-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.O112.025486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955242v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary cilium migration depends on G-protein signalling control of subapical cytoskeleton.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C2orf62 and TTC17 Are Involved in Actin Organization and Ciliogenesis in Zebrafish and Human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Ezan</w:t>
+                <w:t xml:space="preserve">Richard J Fish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lasvaux</w:t>
+                <w:t xml:space="preserve">Irene Borlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aysegul Gezer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helen May-Simera</w:t>
+                <w:t xml:space="preserve">Sophie Chocu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb2819⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862161v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human PDZome: A Gateway to PSD95-Disc Large-Zonula Occludens (PDZ)-mediated Functions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Thomé</w:t>
+                <w:t xml:space="preserve">Primary cilium migration depends on G-protein signalling control of subapical cytoskeleton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lasvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aysegul Gezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen May-Simera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.O112.021022⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (9), pp.1107-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb2819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862192v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gipc1 has a dual role in Vangl2 trafficking and hair bundle integrity in the inner ear</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederique Lembo</w:t>
+                <w:t xml:space="preserve">The Human PDZome: A Gateway to PSD95-Disc Large-Zonula Occludens (PDZ)-mediated Functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.074229⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (9), pp.2587-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.O112.021022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710271v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterisation of Endogenous Vangl2/Vangl1 Heteromeric Protein Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Gipc1 has a dual role in Vangl2 trafficking and hair bundle integrity in the inner ear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud P. Giese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Lasvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Lembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046213⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (20), pp.3775-3785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.074229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447666v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of breast tumor cell lines to predict for therapeutic response to microtubule-stabilizing agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">Molecular Characterisation of Endogenous Vangl2/Vangl1 Heteromeric Protein Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 132 (3), pp.1035-1047. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e46213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10549-011-1687-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03623793v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-Regulation of ECRG4, a Candidate Tumor Suppressor Gene, in Human Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression profiling of breast tumor cell lines to predict for therapeutic response to microtubule-stabilizing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gais Kadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Adelaide</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (3), pp.1035-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-011-1687-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03623789v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein tyrosine kinase 7 has a conserved role in Wnt/beta-catenin canonical signalling</w:t>
+                <w:t xml:space="preserve">Down-Regulation of ECRG4, a Candidate Tumor Suppressor Gene, in Human Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Puppo</w:t>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thome</w:t>
+                <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Lhoumeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Gangar</w:t>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/embor.2010.185⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566856v1</w:t>
+                <w:t xml:space="preserve">hal-03623789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein tyrosine kinase 7 has a conserved role in Wnt/β-catenin canonical signalling.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The LKB1 complex-AMPK pathway: the tree that hides the forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sebbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Olschwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/embor.2010.185⟩</w:t>
+              <w:t xml:space="preserve">Familial Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.415-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10689-011-9457-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848891v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00601857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hook2 is involved in the morphogenesis of the primary cilium.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein tyrosine kinase 7 has a conserved role in Wnt/beta-catenin canonical signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole L Baron Gaillard</w:t>
+                <w:t xml:space="preserve">A. C. Lhoumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pallesi-Pocachard</w:t>
+                <w:t xml:space="preserve">M. Cibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Massey-Harroche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Arsanto</w:t>
+                <w:t xml:space="preserve">A. Gangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E11-05-0405⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/embor.2010.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848911v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LKB1 complex-AMPK pathway: the tree that hides the forest.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protein tyrosine kinase 7 has a conserved role in Wnt/β-catenin canonical signalling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanksha Gangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Familial Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10689-011-9457-7⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.43-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/embor.2010.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00601857v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZNF703 gene amplification at 8p12 specifies luminal B breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hook2 is involved in the morphogenesis of the primary cilium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole L Baron Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pallesi-Pocachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Sircoulomb</w:t>
+                <w:t xml:space="preserve">Dominique Massey-Harroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Nicolas</w:t>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferrari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ismahane Bekhouche</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Arsanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/emmm.201100121⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (23), pp.4549-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E11-05-0405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431945v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTK7: a cell polarity receptor with multiple facets.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Puppo</w:t>
+                <w:t xml:space="preserve">ZNF703 gene amplification at 8p12 specifies luminal B breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Prébet</w:t>
+                <w:t xml:space="preserve">Nathalie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201100121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848894v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTK7: A cell polarity receptor with multiple facets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">PTK7: a cell polarity receptor with multiple facets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borg J. P.</w:t>
+                <w:t xml:space="preserve">Thomas Prébet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 10 (8), pp.1233-1236</w:t>
+              <w:t xml:space="preserve">, 2011, 10 (8), pp.1233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630186v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA expression in human breast cancer: a meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PTK7: A cell polarity receptor with multiple facets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Lhoumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prebet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kodjabachian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borg J. P.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (8), pp.1233-1236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594471v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide study of PDZ-domain interactions in C. elegans reveals a high frequency of non-canonical binding.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bamps</w:t>
+                <w:t xml:space="preserve">mRNA expression in human breast cancer: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shizue Omi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.671. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (1), pp.273-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10549-010-1199-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00649419v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéomique et cancer du sein : à la recherche de nouveaux biomarqueurs diagnostiques et théragnostiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A genome-wide study of PDZ-domain interactions in C. elegans reveals a high frequency of non-canonical binding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shizue Omi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/bdc.2010.1061⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623810v1</w:t>
+                <w:t xml:space="preserve">inserm-00649419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical studies and Molecular Dynamics Simulations of Smad3-Erbin interaction identify a non-classical Erbin PDZ binding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Arnaud</w:t>
+                <w:t xml:space="preserve">Protéomique et cancer du sein : à la recherche de nouveaux biomarqueurs diagnostiques et théragnostiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.10.175⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (3), pp.321-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2010.1061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00339128v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCC, a new interacting protein for Scrib, is required for cell migration in epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sebbath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 593 (14), pp.2326-2332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polymorphism of EGFR extracellular domain is associated with progression free-survival in metastatic colorectal cancer patients receiving cetuximab-based treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+                <w:t xml:space="preserve">Biochemical studies and Molecular Dynamics Simulations of Smad3-Erbin interaction identify a non-classical Erbin PDZ binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Déliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Esteyries</w:t>
+                <w:t xml:space="preserve">P. Lécine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brynn Taylor-Smedra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mounay Ayadi</w:t>
+                <w:t xml:space="preserve">C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2407-8-169⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 378 (3), pp.360-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.10.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623821v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00339128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Profiling of Human Breast Tumor Cells Identifies Novel Biomarkers Associated with Molecular Subtypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A polymorphism of EGFR extracellular domain is associated with progression free-survival in metastatic colorectal cancer patients receiving cetuximab-based treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Esteyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Goncçalves</w:t>
+                <w:t xml:space="preserve">Brynn Taylor-Smedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Toiron</w:t>
+                <w:t xml:space="preserve">Arnaud Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounay Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.m700487-mcp200⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2407-8-169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623824v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a molecular link between the Tuberous Sclerosis complex and the Crumbs complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein Profiling of Human Breast Tumor Cells Identifies Novel Biomarkers Associated with Molecular Subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Lane-Guermonprez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Anthony Goncçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddl485⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (8), pp.1420-1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.m700487-mcp200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159407v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NOD2-RICK complex signals from the plasma membrane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Esmiol-Welterlin</w:t>
+                <w:t xml:space="preserve">Evidence for a molecular link between the Tuberous Sclerosis complex and the Crumbs complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Massey-Harroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Métais</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Delgrossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Nourry</w:t>
+                <w:t xml:space="preserve">Lydie Lane-Guermonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arsanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 282 (20), pp.15197-15207. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (5), pp.379-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M606242200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddl485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668317v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine guanidine switch : a promising approach to improve DNA binding and antiproliferative activities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NOD2-RICK complex signals from the plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lecine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ohara</w:t>
+                <w:t xml:space="preserve">Sophie Esmiol-Welterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Smietana</w:t>
+                <w:t xml:space="preserve">Jean-Yves Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Restouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Borg</w:t>
+                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm701207m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (20), pp.15197-15207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M606242200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346603v1</w:t>
+                <w:t xml:space="preserve">hal-02668317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Salmonella effector protein PipB2 is a linker for kinesin-1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amine guanidine switch : a promising approach to improve DNA binding and antiproliferative activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smietana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henry</w:t>
+                <w:t xml:space="preserve">A. Restouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Couillault</w:t>
+                <w:t xml:space="preserve">S. Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rockenfeller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Dumont</w:t>
+                <w:t xml:space="preserve">J.-P. Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0605443103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, pp.6465-6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm701207m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165593v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for Erbin in the regulation of Nod2-dependent NF-kB signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Salmonella effector protein PipB2 is a linker for kinesin-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mcdonald</w:t>
+                <w:t xml:space="preserve">Patrick Rockenfeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicia F Chen</w:t>
+                <w:t xml:space="preserve">Emmanuel Boucrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+                <w:t xml:space="preserve">Audrey Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M508538200⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 103 (36), pp.13497-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0605443103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678318v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intracellular fate of Salmonella depends on the recruitment of kinesin.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">A role for Erbin in the regulation of Nod2-dependent NF-kB signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gorvel</w:t>
+                <w:t xml:space="preserve">Felicia F Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Méresse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunori Ogura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1110225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (48), pp.40301-40309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M508538200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165696v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyrotropin receptor trafficking relies on the hScrib-ƒÒPIX-GIT1-ARF6 pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lahuna</w:t>
+                <w:t xml:space="preserve">The intracellular fate of Salmonella depends on the recruitment of kinesin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boucrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Quellari</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Achard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Méresse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600616⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 308 (5725), pp.1174-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1110225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094094v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basolateral targeting by leucine-rich repeat domains in epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thyrotropin receptor trafficking relies on the hScrib-ƒÒPIX-GIT1-ARF6 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lahuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Legouis</w:t>
+                <w:t xml:space="preserve">Mylène Quellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Schott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Géri Méduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.embor7400006⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (7), pp.1364-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142450v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Erbin and a Catenin-related protein in epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
+                <w:t xml:space="preserve">Basolateral targeting by leucine-rich repeat domains in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Legouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vély</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109652200⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (11), pp.1096-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.embor7400006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306521v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between two ubiquitin-protein isopeptide ligases of different classes, CBLC and AIP4/ITCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Courbard</w:t>
+                <w:t xml:space="preserve">Interaction between Erbin and a Catenin-related protein in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arsanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fiore</w:t>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Adelaide</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">Frédéric Vély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 277 (47), pp.45267-45275. </w:t>
+              <w:t xml:space="preserve">, 2002, 277 (4), pp.2869-2875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M206460200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109652200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682505v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ERBB2/HER2 receptor differentially interacts with ERBIN and PICK1 PSD-95/DLG/ZO-1 domain proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between two ubiquitin-protein isopeptide ligases of different classes, CBLC and AIP4/ITCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroko Saito</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+                <w:t xml:space="preserve">Jean-Rémy Courbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Adelaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 276 (18), pp.15256 -15263. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M010032200⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 277 (47), pp.45267-45275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M206460200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681606v1</w:t>
+                <w:t xml:space="preserve">hal-02682505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8p12 stem cell myeloproliferative disorder: the FOP-fibroblast growth factor receptor 1 fusion protein of the t(6;8) translocation induces cell survival mediated by mitogen-activated protein kinase and phosphatidylinositol 3-kinase/Akt/mTOR pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+                <w:t xml:space="preserve">The ERBB2/HER2 receptor differentially interacts with ERBIN and PICK1 PSD-95/DLG/ZO-1 domain proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.21.23.8129-8142.2001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 276 (18), pp.15256 -15263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M010032200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681925v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective nomenclature for LAP proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">8p12 stem cell myeloproliferative disorder: the FOP-fibroblast growth factor receptor 1 fusion protein of the t(6;8) translocation induces cell survival mediated by mitogen-activated protein kinase and phosphatidylinositol 3-kinase/Akt/mTOR pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Huigbretse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Josèphe Pébusque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2 (7), </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (23), pp.8129-8142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/35017119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.21.23.8129-8142.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094349v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERBIN: a basolateral PDZ protein that interacts with the mammalian ERBB2/HER2 receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Collective nomenclature for LAP proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bilder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Huigbretse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35017119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ERBIN: a basolateral PDZ protein that interacts with the mammalian ERBB2/HER2 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (7), pp.407-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/35017038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12245,265 +12379,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unique Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ariey-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12513,303 +12647,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of PDZ Interactions by Yeast Two-Hybrid Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Castro-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Monserrat-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDZ Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2256, Springer US, pp.1-15, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of PDZ Interactions by Affinity Purification and Mass Spectrometry Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDZ Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2256, Springer US, pp.17-40, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId494"/>
+      <w:footerReference w:type="default" r:id="rId499"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12877,51 +13011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10B050C6"/>
+    <w:nsid w:val="028C7DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13108,51 +13242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-borg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8418-3382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995001v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cannet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sequera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Michea Veloso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elkaoutari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Methia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Angermeier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchetto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57658-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thom&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Revinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.106792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dessaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ganier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guiraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-024-03060-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Montserrat-Gomez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; G&#243;gl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2023.140989" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Lourdes Santos Lacerda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade-Veyre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35763-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro-Cruz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lembo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13080737" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais Daulat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Wagner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kowalczewska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey-Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara El-Bazzal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Esteve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Gadacha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817750v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Derviaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.1c00826" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03977684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castellanet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmida Ahmad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Vinik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.60503" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Silveira Wagner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2290" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Luizet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barbieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Kambarev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105324118" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629395v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Sun Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingju Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yuan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Sun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108201118" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648286v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lamballe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202003049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Santoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudra Kashyap" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01478-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;ry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Egea-Jimenez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922447117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0448-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Silveira Wagner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800487" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Deng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeeyeon Cha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03092-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.05.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780657v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mokart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemmour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisbal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sannini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.13060" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Lopez Almeida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sebbagh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.09.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053090v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline N Hayes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mccarthy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Iyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2018.02.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145890v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payton D Stevens" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-An Wen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Xiong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina y Zaytseva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin T Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-3629" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milanini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Fayad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Partisani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.209361" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785416v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.10.030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peltier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roperch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-018-9191-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374965v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnoux-Palacios" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rossin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201805071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Hadj-Rabia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerc-Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Madrange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.04.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489501v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1256776" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787932v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Pramodh Bandara Seneviratne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Turan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hermant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O Smith" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18104" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daulat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Borg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2017.01.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789668v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L Hilal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; M Moreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Racca" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera L Pinheiro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H Piguel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw333" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianliang Sun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Yang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmandeep Kaur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pestel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Looso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201602002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01542697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006803" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peltier Julien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lhoumeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orsoni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500680" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Levy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7612" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M. Daulat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1214037" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321061v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.04.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837651v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thi&#233;baut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;cine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahfouz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hermant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165420" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451380v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo5010164" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01230246v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Kauck&#225;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Petersen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na Janovsk&#225;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Radaszkiewicz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Smy&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-014-0079-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295443v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tichet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prod 'Homme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fenouille" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ambrosetti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mallavialle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7993" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883959v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Luck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Poirson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polanowska" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abdat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3438" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04923011v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Ming Xie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongping Wei" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zhao" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Mei" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201411104" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306990v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.697615" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431935v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Launay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104302" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00955242v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bontems" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Fish" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Borlat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chocu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086476" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862161v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ezan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lasvaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gezer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novakovic" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen May-Simera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2819" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862192v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.021022" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710271v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Giese" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lasvaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lembo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.074229" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447666v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046213" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Kadra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-011-1687-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDHKNL1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566856v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Puppo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thome" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lhoumeau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cibois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2010.185" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848891v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Gangar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848911v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole L Baron Gaillard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arsanto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-05-0405" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601857v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Olschwang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-011-9457-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431945v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sircoulomb" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Bekhouche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100121" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848894v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630186v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prebet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjabachian" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borg J. P." TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649419v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bamps" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Omi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-671" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623810v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2010.1061" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339128v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nourry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;cine" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.10.175" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNDMVQZN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659771v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Arnaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sebbath" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nola" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.06.034" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVMFVNQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623821v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Esteyries" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynn Taylor-Smedra" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounay Ayadi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-8-169" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623824v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gonc&#231;alves" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m700487-mcp200" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159407v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delgrossi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane-Guermonprez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl485" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668317v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves M&#233;tais" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606242200" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346603v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohara" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smietana" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restouin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borg" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm701207m" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165593v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couillault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rockenfeller" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boucrot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumont" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605443103" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678318v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mcdonald" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia F Chen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ogura" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M508538200" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;resse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1110225" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094094v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lahuna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Quellari" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ri M&#233;duri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600616" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142450v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legouis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaulin-Bastard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Navarro" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor7400006" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306521v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V&#233;ly" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109652200" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682505v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Courbard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206460200" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681606v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Saito" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010032200" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681925v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe P&#233;busque" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.23.8129-8142.2001" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094349v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bilder" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bryant" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Huigbretse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017119" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695847v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017038" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392136v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Louche" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berg&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623628v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622962v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Monserrat-Gomez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zimmermann" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bailly" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629400v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-borg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8418-3382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202506154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995001v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cannet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sequera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Michea Veloso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elkaoutari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Methia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Angermeier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchetto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57658-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thom&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Revinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.106792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Montserrat-Gomez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; G&#243;gl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2023.140989" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dessaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ganier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guiraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-024-03060-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Lourdes Santos Lacerda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade-Veyre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35763-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro-Cruz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lembo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13080737" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara El-Bazzal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Esteve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Gadacha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais Daulat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Wagner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kowalczewska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey-Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817750v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Derviaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.1c00826" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03977684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castellanet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmida Ahmad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Vinik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.60503" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Silveira Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Luizet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barbieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Kambarev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105324118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Sun Kim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingju Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108201118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lamballe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202003049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Santoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudra Kashyap" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01478-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Egea-Jimenez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922447117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020197" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0448-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Silveira Wagner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800487" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Deng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeeyeon Cha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03092-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milanini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Fayad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Partisani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.209361" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.05.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mokart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemmour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisbal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sannini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.13060" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143631v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Lopez Almeida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sebbagh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.09.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline N Hayes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mccarthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Iyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2018.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145890v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payton D Stevens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-An Wen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Xiong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina y Zaytseva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin T Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-3629" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.10.030" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peltier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roperch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-018-9191-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnoux-Palacios" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rossin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201805071" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Hadj-Rabia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerc-Mercier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Madrange" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.04.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Pramodh Bandara Seneviratne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Turan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hermant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O Smith" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18104" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1256776" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790716v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daulat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Borg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2017.01.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789668v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L Hilal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; M Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Racca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera L Pinheiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H Piguel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw333" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787913v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianliang Sun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Yang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmandeep Kaur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pestel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Looso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201602002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01542697v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006803" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peltier Julien" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.031" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lhoumeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orsoni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500680" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623733v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Levy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7612" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355024v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M. Daulat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1214037" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321061v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.04.011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837651v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thi&#233;baut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;cine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahfouz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hermant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165420" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451380v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo5010164" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01230246v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Kauck&#225;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Petersen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na Janovsk&#225;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Radaszkiewicz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Smy&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-014-0079-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tichet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prod 'Homme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fenouille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ambrosetti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mallavialle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7993" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Luck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Poirson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polanowska" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abdat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3438" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04923011v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Ming Xie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongping Wei" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zhao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Mei" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201411104" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306990v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.697615" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431935v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Launay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104302" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00955242v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bontems" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Fish" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Borlat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chocu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086476" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862161v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ezan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lasvaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gezer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novakovic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen May-Simera" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2819" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862192v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.021022" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710271v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Giese" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Wang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lasvaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lembo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.074229" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447666v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046213" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623793v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Kadra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-011-1687-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDHKNL1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601857v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Olschwang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-011-9457-7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Puppo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thome" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lhoumeau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cibois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2010.185" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848891v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Gangar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848911v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole L Baron Gaillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arsanto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-05-0405" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431945v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sircoulomb" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Bekhouche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100121" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848894v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630186v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prebet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjabachian" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borg J. P." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649419v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bamps" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Omi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-671" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2010.1061" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659771v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Arnaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sebbath" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nola" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.06.034" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVMFVNQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339128v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nourry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;cine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.10.175" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNDMVQZN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623821v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Esteyries" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynn Taylor-Smedra" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounay Ayadi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-8-169" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623824v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gonc&#231;alves" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m700487-mcp200" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159407v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delgrossi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane-Guermonprez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl485" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668317v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves M&#233;tais" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606242200" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346603v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohara" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smietana" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restouin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borg" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm701207m" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165593v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couillault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rockenfeller" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boucrot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumont" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605443103" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678318v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mcdonald" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia F Chen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ogura" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M508538200" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165696v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;resse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1110225" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094094v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lahuna" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Quellari" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ri M&#233;duri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600616" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142450v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legouis" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaulin-Bastard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Navarro" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor7400006" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306521v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V&#233;ly" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109652200" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682505v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Courbard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206460200" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681606v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Saito" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010032200" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681925v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe P&#233;busque" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.23.8129-8142.2001" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094349v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bilder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bryant" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Huigbretse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017119" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695847v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017038" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392136v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Louche" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berg&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623628v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622962v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Monserrat-Gomez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zimmermann" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bailly" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629400v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>