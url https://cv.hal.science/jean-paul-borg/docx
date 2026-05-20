--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-8418-3382</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=LxZXJHMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,12215 +182,12215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inducible multiciliated cell line resolves proteome dynamics and identifies CDK7 as a conserved regulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Touret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 225 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.202506154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing specificity of immune landscape remodeling associated with distinct anticancer treatments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dact1 induces Dishevelled oligomerization to facilitate binding partner switch and signalosome formation during convergent extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Sequera</w:t>
+                <w:t xml:space="preserve">Allyson Angermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Michea Veloso</w:t>
+                <w:t xml:space="preserve">Deli Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Elkaoutari</w:t>
+                <w:t xml:space="preserve">Yali Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Methia</w:t>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112071⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-57658-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995001v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dact1 induces Dishevelled oligomerization to facilitate binding partner switch and signalosome formation during convergent extension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing specificity of immune landscape remodeling associated with distinct anticancer treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deli Yu</w:t>
+                <w:t xml:space="preserve">Floriane Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yali Huang</w:t>
+                <w:t xml:space="preserve">Celia Sequera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+                <w:t xml:space="preserve">Paula Michea Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Abdessamad Elkaoutari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Methia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-57658-0⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.112071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.112071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578868v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vertebrate Vangl2 translational variant required for planar cell polarity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PDZome-wide and structural characterization of the PDZ-binding motif of VANGL2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Thomé</w:t>
+                <w:t xml:space="preserve">Marta Montserrat-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Revinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+                <w:t xml:space="preserve">Gergő Gógl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania M Puvirajesinghe</w:t>
+                <w:t xml:space="preserve">Kendall Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durbesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.106792⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1872 (3), pp.140989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2023.140989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04733648v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDZome-wide and structural characterization of the PDZ-binding motif of VANGL2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent insights into the therapeutic strategies targeting the pseudokinase PTK7 in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendall Carrasco</w:t>
+                <w:t xml:space="preserve">Charlotte Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Betzi</w:t>
+                <w:t xml:space="preserve">Laetitia Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Durbesson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1872 (3), pp.140989. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (26), pp.1973-1984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2023.140989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41388-024-03060-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802776v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent insights into the therapeutic strategies targeting the pseudokinase PTK7 in cancer</w:t>
+                <w:t xml:space="preserve">A vertebrate Vangl2 translational variant required for planar cell polarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dessaux</w:t>
+                <w:t xml:space="preserve">Alexandra Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ganier</w:t>
+                <w:t xml:space="preserve">Virginie Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Guiraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diego Revinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania M Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41388-024-03060-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (4), pp.106792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.106792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946041v1</w:t>
+                <w:t xml:space="preserve">hal-04733648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of stromal syntenin sustains AML development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/emmm.202317570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Cancade-Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-35763-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human PDZome 2.0: Characterization of a New Resource to Test for PDZ Interactions by Yeast Two-Hybrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Castro-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Travé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vincentelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (8), pp.737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/membranes13080737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbalance of NRG1-ERBB2/3 signalling underlies altered myelination in Charcot–Marie–Tooth disease 4H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara El-Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ghata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Gadacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awac402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ariey-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.259347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Small-Molecule Inhibitors of the PTK7/β-Catenin Interaction Targeting the Wnt Signaling Pathway in Colorectal Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Derviaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dessaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (5), pp.1061-1072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acschembio.1c00826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbalance of NRG1-ERBB2/3 signalling underlies altered myelination in Charcot–Marie–Tooth disease 4H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara El-Bazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ghata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Gadacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awac402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCL-XL blockage in TNBC models confers vulnerability to inhibition of specific cell cycle regulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Castellanet</w:t>
+                <w:t xml:space="preserve">Abstract 2290: The serine-threonine kinase Mink1 as a potential therapeutic target in triple negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahmida Ahmad</w:t>
+                <w:t xml:space="preserve">Monica Silveira Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaron Vinik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bianca Habermann</w:t>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.60503⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (13_Supplement), pp.2290-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-2290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429754v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstract 2290: The serine-threonine kinase Mink1 as a potential therapeutic target in triple negative breast cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avais Daulat</w:t>
+                <w:t xml:space="preserve">The Brucella effector BspL targets the ER-associated degradation (ERAD) pathway and delays bacterial egress from infected cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Luizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Silveira Wagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
+                <w:t xml:space="preserve">Emeline Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Castellano</w:t>
+                <w:t xml:space="preserve">Stanimir Kambarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (13_Supplement), pp.2290-2290. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (32), pp.e2105324118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1538-7445.AM2021-2290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2105324118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629404v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brucella effector BspL targets the ER-associated degradation (ERAD) pathway and delays bacterial egress from infected cells</w:t>
+                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Luizet</w:t>
+                <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Raymond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Barbieux</w:t>
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanimir Kambarev</w:t>
+                <w:t xml:space="preserve">Pierre Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (32), pp.e2105324118. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2105324118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565955v1</w:t>
+                <w:t xml:space="preserve">hal-03169719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
+                <w:t xml:space="preserve">BCL-XL blockage in TNBC models confers vulnerability to inhibition of specific cell cycle regulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Colin</w:t>
+                <w:t xml:space="preserve">Olivier Castellanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Schauer</w:t>
+                <w:t xml:space="preserve">Fahmida Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hamiche</w:t>
+                <w:t xml:space="preserve">Yaron Vinik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Gordon Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Habermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (19), pp.9180-9197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.60503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169719v1</w:t>
+                <w:t xml:space="preserve">hal-03429754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabinoid and planar cell polarity signaling converges to direct placentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeon Sun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingju Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (38), pp.9180-9197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2108201118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Heterogeneity of Triple‐Negative Breast Cancer Uncovers a Novel Combinatorial Treatment Overcoming Primary Drug Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lamballe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmida Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaron Vinik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castellanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (3), pp.2003049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/advs.202003049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudra Kashyap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (47), pp.7019-7033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetraspanin-6 negatively regulates exosome production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ghossoub</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphael Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Luis Egea-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (11), pp.5913-5922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1922447117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle en cancérologie et ciblage du récepteur à activité tyrosine kinase PTK7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2020197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scribble family in cancer: twentieth anniversary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudra Kashyap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39, pp.7019-7033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41388-020-01478-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECT2 associated to PRICKLE1 are poor-prognosis markers in triple-negative breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais M Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego R Revinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120 (9), pp.931-940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41416-019-0448-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tumor Suppressor SCRIB is a Negative Modulator of the Wnt/β‐Catenin Signaling Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais M Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Silveira Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (21-22), pp.1800487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201800487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensional visualization reveals direct communication between the embryo and glands critical for implantation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early prognostic factors in septic shock cancer patients: a prospective study with a proteomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeeyeon Cha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">D. Mokart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bisbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-03092-4⟩</w:t>
+              <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), pp.493-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aas.13060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143537v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFA6 proteins regulate lumen formation through α-actinin 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">The SCRIB Paralog LANO/LRRC1 Regulates Breast Cancer Stem Cell Fate through WNT/beta-Catenin Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Lopez Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sebbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wicinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.209361⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.1040-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787787v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Cellular Polarity Networks Using Mass Spectrometry-based Strategies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">EFA6 proteins regulate lumen formation through α-actinin 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Milanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariagrazia Partisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lecine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.05.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.209361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145872v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early prognostic factors in septic shock cancer patients: a prospective study with a proteomic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sannini</w:t>
+                <w:t xml:space="preserve">Vangl2/RhoA signaling regulates stem cell self-renewal programs and growth in Rhabdomyosarcoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline N Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana L Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowmya Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aas.13060⟩</w:t>
+              <w:t xml:space="preserve">Cell Stem Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.414-427.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stem.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780657v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SCRIB Paralog LANO/LRRC1 Regulates Breast Cancer Stem Cell Fate through WNT/beta-Catenin Signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Wicinski</w:t>
+                <w:t xml:space="preserve">Erbin suppresses KSR1-mediated RAS/RAF signaling and tumorigenesis in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payton D Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang-An Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaopeng Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yekaterina y Zaytseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin T Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (17), pp.4839-4852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-3629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143631v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vangl2/RhoA signaling regulates stem cell self-renewal programs and growth in Rhabdomyosarcoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Cellular Polarity Networks Using Mass Spectrometry-based Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stem Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stem.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430 (19), pp.3545-3564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053090v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbin suppresses KSR1-mediated RAS/RAF signaling and tumorigenesis in colorectal cancer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The planar cell polarity Vangl2 protein: From genetics to cellular and molecular functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austin T Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (17), pp.4839-4852. </w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-3629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145890v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The planar cell polarity Vangl2 protein: From genetics to cellular and molecular functions</w:t>
+                <w:t xml:space="preserve">Activation peptide of the coagulation factor XIII (AP-F13A1) as a new biomarker for the screening of colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Bailly</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Julien Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2017.10.030⟩</w:t>
+              <w:t xml:space="preserve">Clinical Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12014-018-9191-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785416v1</w:t>
+                <w:t xml:space="preserve">hal-01783956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation peptide of the coagulation factor XIII (AP-F13A1) as a new biomarker for the screening of colorectal cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell polarity and adherens junction formation inhibit epithelial Fas cell death receptor signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Roperch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laurent Gagnoux-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Awina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Mondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12014-018-9191-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (11), pp.3839-3852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201805071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783956v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell polarity and adherens junction formation inhibit epithelial Fas cell death receptor signaling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Mondin</w:t>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201805071⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (73), pp.33762-33777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374965v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of parallel reaction monitoring (PRM)-based quantitative proteomics applied to HER2-Positive breast cancer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epithelial barrier dysfunction in desmoglein-1 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Pophillat</w:t>
+                <w:t xml:space="preserve">Laura Polivka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Hadj-Rabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leclerc-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Madrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142 (2), pp.702-706.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145636v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial barrier dysfunction in desmoglein-1 deficiency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Leclerc-Mercier</w:t>
+                <w:t xml:space="preserve">Tridimensional visualization reveals direct communication between the embryo and glands critical for implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Madrange</w:t>
+                <w:t xml:space="preserve">Wenbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeeyeon Cha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2018.04.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-03092-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052255v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of estrogen related receptor alpha activity by the kinesin KIF17</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William O Smith</w:t>
+                <w:t xml:space="preserve">How may targeted proteomics complement genomic data in breast cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.18104⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14789450.2017.1256776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787932v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How may targeted proteomics complement genomic data in breast cancer?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Modulation of estrogen related receptor alpha activity by the kinesin KIF17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Pramodh Bandara Seneviratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Turan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lecine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William O Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14789450.2017.1256776⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (31), pp.50359 - 50375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.18104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489501v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wnt/Planar Cell Polarity Signaling: New Opportunities for Cancer Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (2), pp.113-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trecan.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-Dependent Neuroplasticity Induced by an Enriched Environment Reverses Cognitive Deficits in Scribble Deficient Mouse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reverse signaling pathway downstream of Sema4A controls cell migration via Scrib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité M Moreau</w:t>
+                <w:t xml:space="preserve">Tianliang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Racca</w:t>
+                <w:t xml:space="preserve">Lida Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera L Pinheiro</w:t>
+                <w:t xml:space="preserve">Harmandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas H Piguel</w:t>
+                <w:t xml:space="preserve">Jenny Pestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Looso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 216 (1), pp.199 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201602002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789668v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reverse signaling pathway downstream of Sema4A controls cell migration via Scrib</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activity-Dependent Neuroplasticity Induced by an Enriched Environment Reverses Cognitive Deficits in Scribble Deficient Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lida Yang</w:t>
+                <w:t xml:space="preserve">Muna L Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmandeep Kaur</w:t>
+                <w:t xml:space="preserve">Maité M Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Pestel</w:t>
+                <w:t xml:space="preserve">Claudia Racca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Looso</w:t>
+                <w:t xml:space="preserve">Vera L Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas H Piguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201602002⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (12), pp.5635-5651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787913v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic, structural, and chemical insights into the dual function of GRASP55 in germ cell Golgi remodeling and JAM-C polarized localization during spermatogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cartier-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Betzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lissitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of p62/SQSTM1 as a component of non-canonical Wnt VANGL2–JNK signalling in breast cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MMP2 and MMP9 serum levels are associated with favorable outcome in patients with inflammatory breast cancer treated with bevacizumab-based neoadjuvant chemotherapy in the BEVERLY-2 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emeline Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
+                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Belotti</w:t>
+                <w:t xml:space="preserve">Thierry Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10318⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (14), pp.18531-18540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447570v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative proteomic analysis exploring progression of colorectal cancer: Modulation of the serpin family</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of p62/SQSTM1 as a component of non-canonical Wnt VANGL2–JNK signalling in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean P. Roperch</w:t>
+                <w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Audebert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ashish Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.07.031⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.10318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01369621v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptk7-Deficient Mice Have Decreased Hematopoietic Stem Cell Pools as a Result of Deregulated Proliferation and Migration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When mTORC2-AKT signaling meets cell polarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de Grandis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avais M. Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1500680⟩</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15384101.2016.1214037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306950v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMP2 and MMP9 serum levels are associated with favorable outcome in patients with inflammatory breast cancer treated with bevacizumab-based neoadjuvant chemotherapy in the BEVERLY-2 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ptk7-Deficient Mice Have Decreased Hematopoietic Stem Cell Pools as a Result of Deregulated Proliferation and Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Tabouret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+                <w:t xml:space="preserve">Maria de Grandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Pierga</w:t>
+                <w:t xml:space="preserve">Marilyn Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Levy</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Orsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.7612⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1500680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623733v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When mTORC2-AKT signaling meets cell polarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative proteomic analysis exploring progression of colorectal cancer: Modulation of the serpin family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peltier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avais M. Daulat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Jean P. Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15384101.2016.1214037⟩</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355024v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01369621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRICKLE1 contributes to cancer cell dissemination through its interaction with mTORC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais M Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Sergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37, pp.311-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.devcel.2016.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and genetic analyses of new genes coding for NOD2 interacting proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Esmiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lécine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (11), 24 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0165420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Tube Defects: From a Proteomic Standpoint</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tumour-derived SPARC drives vascular permeability and extravasation through endothelial VCAM1 signalling to promote metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Tichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Prod 'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Fenouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mallavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo5010164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01451380v1</w:t>
+                <w:t xml:space="preserve">hal-01295443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of VANGL2 in migrating lymphocytes as a tool to monitor activity of the mammalian WNT/planar cell polarity pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Smyčková</w:t>
+                <w:t xml:space="preserve">Quantifying domain-ligand affinities and specificities by high-throughput holdup assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vincentelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juline Poirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Abdat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (8), pp.787-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.3438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12964-014-0079-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230246v1</w:t>
+                <w:t xml:space="preserve">pasteur-02883959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumour-derived SPARC drives vascular permeability and extravasation through endothelial VCAM1 signalling to promote metastasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Mallavialle</w:t>
+                <w:t xml:space="preserve">Erbin is a novel substrate of the Sag-βTrCP E3 ligase that regulates Kras G12D -induced skin tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Ming Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongping Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7993⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201411104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295443v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying domain-ligand affinities and specificities by high-throughput holdup assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Abdat</w:t>
+                <w:t xml:space="preserve">The PTK7 and ROR2 Protein Receptors Interact in the Vertebrate WNT/Planar Cell Polarity (PCP) Pathway *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Scerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais M Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmeth.3438⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (51), pp.30562-30572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.697615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02883959v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbin is a novel substrate of the Sag-βTrCP E3 ligase that regulates Kras G12D -induced skin tumorigenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural Tube Defects: From a Proteomic Standpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201411104⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.164-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo5010164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923011v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PTK7 and ROR2 Protein Receptors Interact in the Vertebrate WNT/Planar Cell Polarity (PCP) Pathway *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetry of VANGL2 in migrating lymphocytes as a tool to monitor activity of the mammalian WNT/planar cell polarity pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markéta Kaucká</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlína Janovská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Martinez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
+                <w:t xml:space="preserve">Tomasz Radaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Smyčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.697615⟩</w:t>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12964-014-0079-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306990v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ADP-Ribose) Polymerase 1 (PARP1) Overexpression in Human Breast Cancer Stem Cells and Resistance to Olaparib</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Masked Selection: A Straightforward and Flexible Approach for the Selection of Binders Against Specific Epitopes and Differentially Expressed Proteins by Phage Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Launay</w:t>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ginestier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Lavaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Alim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104302⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (2), pp.653-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.O112.025486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431935v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masked Selection: A Straightforward and Flexible Approach for the Selection of Binders Against Specific Epitopes and Differentially Expressed Proteins by Phage Display</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poly(ADP-Ribose) Polymerase 1 (PARP1) Overexpression in Human Breast Cancer Stem Cells and Resistance to Olaparib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noelle Lavaut</w:t>
+                <w:t xml:space="preserve">Marine Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Alim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Simon Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.O112.025486⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115444v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C2orf62 and TTC17 Are Involved in Actin Organization and Ciliogenesis in Zebrafish and Human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J Fish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Borlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chocu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.e86476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0086476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary cilium migration depends on G-protein signalling control of subapical cytoskeleton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lasvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aysegul Gezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Novakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen May-Simera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (9), pp.1107-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncb2819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human PDZome: A Gateway to PSD95-Disc Large-Zonula Occludens (PDZ)-mediated Functions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Polanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais M Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (9), pp.2587-603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.O112.021022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gipc1 has a dual role in Vangl2 trafficking and hair bundle integrity in the inner ear</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederique Lembo</w:t>
+                <w:t xml:space="preserve">Molecular Characterisation of Endogenous Vangl2/Vangl1 Heteromeric Protein Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania M. Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Baudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.074229⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e46213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710271v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterisation of Endogenous Vangl2/Vangl1 Heteromeric Protein Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Camoin</w:t>
+                <w:t xml:space="preserve">Gene expression profiling of breast tumor cell lines to predict for therapeutic response to microtubule-stabilizing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gais Kadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Toiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (9), pp.e46213. </w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (3), pp.1035-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10549-011-1687-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447666v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of breast tumor cell lines to predict for therapeutic response to microtubule-stabilizing agents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gipc1 has a dual role in Vangl2 trafficking and hair bundle integrity in the inner ear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Viens</w:t>
+                <w:t xml:space="preserve">Arnaud P. Giese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+                <w:t xml:space="preserve">Lingyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Lasvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Lembo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-011-1687-8⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 139 (20), pp.3775-3785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.074229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03623793v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-Regulation of ECRG4, a Candidate Tumor Suppressor Gene, in Human Breast Cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein tyrosine kinase 7 has a conserved role in Wnt/β-catenin canonical signalling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Adelaide</w:t>
+                <w:t xml:space="preserve">Francesca Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Guille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Marie Cibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanksha Gangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027656⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.43-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/embor.2010.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623789v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LKB1 complex-AMPK pathway: the tree that hides the forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sebbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Olschwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josée Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familial Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (3), pp.415-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10689-011-9457-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00601857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein tyrosine kinase 7 has a conserved role in Wnt/beta-catenin canonical signalling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hook2 is involved in the morphogenesis of the primary cilium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thome</w:t>
+                <w:t xml:space="preserve">Carole L Baron Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Lhoumeau</w:t>
+                <w:t xml:space="preserve">Emilie Pallesi-Pocachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cibois</w:t>
+                <w:t xml:space="preserve">Dominique Massey-Harroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gangar</w:t>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arsanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/embor.2010.185⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (23), pp.4549-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E11-05-0405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566856v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein tyrosine kinase 7 has a conserved role in Wnt/β-catenin canonical signalling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Protein tyrosine kinase 7 has a conserved role in Wnt/beta-catenin canonical signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akanksha Gangar</w:t>
+                <w:t xml:space="preserve">V. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Lhoumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.43-9. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+              <w:t xml:space="preserve">, 2011, 12, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/embor.2010.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848891v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hook2 is involved in the morphogenesis of the primary cilium.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZNF703 gene amplification at 8p12 specifies luminal B breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
+                <w:t xml:space="preserve">Fabrice Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Arsanto</w:t>
+                <w:t xml:space="preserve">Nathalie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismahane Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E11-05-0405⟩</w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/emmm.201100121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848911v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZNF703 gene amplification at 8p12 specifies luminal B breast cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Nicolas</w:t>
+                <w:t xml:space="preserve">PTK7: a cell polarity receptor with multiple facets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Lhoumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finetti</w:t>
+                <w:t xml:space="preserve">Thomas Prébet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismahane Bekhouche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (8), pp.1233-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431945v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTK7: a cell polarity receptor with multiple facets.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">PTK7: A cell polarity receptor with multiple facets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Lhoumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prebet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Prébet</w:t>
+                <w:t xml:space="preserve">L. Kodjabachian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kodjabachian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Borg J. P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 10 (8), pp.1233-6</w:t>
+              <w:t xml:space="preserve">, 2011, 10 (8), pp.1233-1236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848894v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTK7: A cell polarity receptor with multiple facets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Down-Regulation of ECRG4, a Candidate Tumor Suppressor Gene, in Human Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Prebet</w:t>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kodjabachian</w:t>
+                <w:t xml:space="preserve">José Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borg J. P.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), pp.e27656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0027656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630186v1</w:t>
+                <w:t xml:space="preserve">hal-03623789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA expression in human breast cancer: a meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Adelaïde</w:t>
+                <w:t xml:space="preserve">A genome-wide study of PDZ-domain interactions in C. elegans reveals a high frequency of non-canonical binding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Polanowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shizue Omi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10549-010-1199-y⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594471v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00649419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide study of PDZ-domain interactions in C. elegans reveals a high frequency of non-canonical binding.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Protéomique et cancer du sein : à la recherche de nouveaux biomarqueurs diagnostiques et théragnostiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Viens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.671. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (3), pp.321-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2010.1061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00649419v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéomique et cancer du sein : à la recherche de nouveaux biomarqueurs diagnostiques et théragnostiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">mRNA expression in human breast cancer: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Bertucci</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Adelaïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/bdc.2010.1061⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (1), pp.273-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10549-010-1199-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623810v1</w:t>
+                <w:t xml:space="preserve">hal-00594471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCC, a new interacting protein for Scrib, is required for cell migration in epithelial cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical studies and Molecular Dynamics Simulations of Smad3-Erbin interaction identify a non-classical Erbin PDZ binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Sebbath</w:t>
+                <w:t xml:space="preserve">Nadine Déliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+                <w:t xml:space="preserve">Matthieu Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Bidaut</w:t>
+                <w:t xml:space="preserve">Claire Nourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lécine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.06.034⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 378 (3), pp.360-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.10.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659771v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00339128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical studies and Molecular Dynamics Simulations of Smad3-Erbin interaction identify a non-classical Erbin PDZ binding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MCC, a new interacting protein for Scrib, is required for cell migration in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Nourry</w:t>
+                <w:t xml:space="preserve">Camille Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lécine</w:t>
+                <w:t xml:space="preserve">Michaël Sebbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arnaud</w:t>
+                <w:t xml:space="preserve">Sébastien Nola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2008.10.175⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 593 (14), pp.2326-2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00339128v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polymorphism of EGFR extracellular domain is associated with progression free-survival in metastatic colorectal cancer patients receiving cetuximab-based treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Esteyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brynn Taylor-Smedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounay Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2407-8-169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein Profiling of Human Breast Tumor Cells Identifies Novel Biomarkers Associated with Molecular Subtypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goncçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Charafe-Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Toiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (8), pp.1420-1433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/mcp.m700487-mcp200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a molecular link between the Tuberous Sclerosis complex and the Crumbs complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Delgrossi</w:t>
+                <w:t xml:space="preserve">The NOD2-RICK complex signals from the plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lecine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Lane-Guermonprez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Sophie Esmiol-Welterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddl485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (20), pp.15197-15207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M606242200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159407v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NOD2-RICK complex signals from the plasma membrane</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amine guanidine switch : a promising approach to improve DNA binding and antiproliferative activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Nourry</w:t>
+                <w:t xml:space="preserve">K. Ohara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Smietana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Restouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M606242200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, pp.6465-6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm701207m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668317v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine guanidine switch : a promising approach to improve DNA binding and antiproliferative activities.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Mollard</w:t>
+                <w:t xml:space="preserve">Evidence for a molecular link between the Tuberous Sclerosis complex and the Crumbs complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Massey-Harroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Borg</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Delgrossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Lane-Guermonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arsanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm701207m⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (5), pp.379-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddl485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346603v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Salmonella effector protein PipB2 is a linker for kinesin-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rockenfeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boucrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 103 (36), pp.13497-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0605443103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for Erbin in the regulation of Nod2-dependent NF-kB signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Mcdonald</w:t>
+                <w:t xml:space="preserve">The intracellular fate of Salmonella depends on the recruitment of kinesin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boucrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicia F Chen</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gorvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Méresse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M508538200⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 308 (5725), pp.1174-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1110225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678318v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intracellular fate of Salmonella depends on the recruitment of kinesin.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Thyrotropin receptor trafficking relies on the hScrib-ƒÒPIX-GIT1-ARF6 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lahuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gorvel</w:t>
+                <w:t xml:space="preserve">Mylène Quellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Méresse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géri Méduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1110225⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (7), pp.1364-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165696v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyrotropin receptor trafficking relies on the hScrib-ƒÒPIX-GIT1-ARF6 pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A role for Erbin in the regulation of Nod2-dependent NF-kB signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Quellari</w:t>
+                <w:t xml:space="preserve">Christine Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Achard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nola</w:t>
+                <w:t xml:space="preserve">Felicia F Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géri Méduri</w:t>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunori Ogura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600616⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (48), pp.40301-40309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M508538200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094094v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basolateral targeting by leucine-rich repeat domains in epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Legouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (11), pp.1096-1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.embor.embor7400006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Erbin and a Catenin-related protein in epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Arsanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277 (4), pp.2869-2875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M109652200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between two ubiquitin-protein isopeptide ligases of different classes, CBLC and AIP4/ITCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Courbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Adelaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277 (47), pp.45267-45275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M206460200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ERBB2/HER2 receptor differentially interacts with ERBIN and PICK1 PSD-95/DLG/ZO-1 domain proteins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+                <w:t xml:space="preserve">8p12 stem cell myeloproliferative disorder: the FOP-fibroblast growth factor receptor 1 fusion protein of the t(6;8) translocation induces cell survival mediated by mitogen-activated protein kinase and phosphatidylinositol 3-kinase/Akt/mTOR pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josèphe Pébusque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M010032200⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (23), pp.8129-8142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.21.23.8129-8142.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681606v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8p12 stem cell myeloproliferative disorder: the FOP-fibroblast growth factor receptor 1 fusion protein of the t(6;8) translocation induces cell survival mediated by mitogen-activated protein kinase and phosphatidylinositol 3-kinase/Akt/mTOR pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+                <w:t xml:space="preserve">The ERBB2/HER2 receptor differentially interacts with ERBIN and PICK1 PSD-95/DLG/ZO-1 domain proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.21.23.8129-8142.2001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 276 (18), pp.15256 -15263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M010032200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681925v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective nomenclature for LAP proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bryant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Huigbretse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/35017119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERBIN: a basolateral PDZ protein that interacts with the mammalian ERBB2/HER2 receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (7), pp.407-414. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35017038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12379,265 +12400,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unique Brucella effectors NyxA and NyxB target SENP3 to modulate the subcellular localisation of nucleolar proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Lourdes Santos Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The serine/threonine kinase MINK1 directly regulates the function of promigratory proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avais Daulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Kowalczewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ariey-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12647,303 +12668,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of PDZ Interactions by Yeast Two-Hybrid Technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification of PDZ Interactions by Affinity Purification and Mass Spectrometry Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avais Daulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDZ Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2256, Springer US, pp.1-15, 2021, Methods in Molecular Biology, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_1⟩</w:t>
+              <w:t xml:space="preserve">, 2256, Springer US, pp.17-40, 2021, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622962v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of PDZ Interactions by Affinity Purification and Mass Spectrometry Analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification of PDZ Interactions by Yeast Two-Hybrid Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Castro-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Monserrat-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDZ Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2256, Springer US, pp.17-40, 2021, Methods in Molecular Biology, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_2⟩</w:t>
+              <w:t xml:space="preserve">, 2256, Springer US, pp.1-15, 2021, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1166-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629400v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId499"/>
+      <w:footerReference w:type="default" r:id="rId500"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13011,51 +13032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="028C7DEB"/>
+    <w:nsid w:val="03FEF835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13242,51 +13263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-borg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8418-3382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202506154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995001v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cannet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sequera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Michea Veloso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elkaoutari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Methia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Angermeier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Yu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchetto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57658-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thom&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Revinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.106792" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Montserrat-Gomez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; G&#243;gl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2023.140989" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946041v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dessaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ganier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guiraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-024-03060-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Lourdes Santos Lacerda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade-Veyre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35763-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro-Cruz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lembo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13080737" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara El-Bazzal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Esteve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Gadacha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792746v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais Daulat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Wagner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kowalczewska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey-Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817750v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Derviaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.1c00826" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03977684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castellanet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmida Ahmad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Vinik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.60503" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629404v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Silveira Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Luizet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raymond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barbieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Kambarev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105324118" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Sun Kim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingju Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yuan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108201118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lamballe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202003049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Santoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudra Kashyap" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01478-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Egea-Jimenez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922447117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020197" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087102v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0448-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Silveira Wagner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800487" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Deng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeeyeon Cha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03092-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milanini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Fayad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Partisani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.209361" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.05.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mokart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemmour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisbal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sannini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.13060" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143631v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Lopez Almeida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sebbagh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.09.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline N Hayes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mccarthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Iyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2018.02.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145890v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payton D Stevens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-An Wen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Xiong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina y Zaytseva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin T Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-3629" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.10.030" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peltier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roperch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-018-9191-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnoux-Palacios" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rossin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201805071" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Hadj-Rabia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerc-Mercier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Madrange" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.04.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Pramodh Bandara Seneviratne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Turan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hermant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O Smith" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18104" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1256776" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790716v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daulat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Borg" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2017.01.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789668v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L Hilal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; M Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Racca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera L Pinheiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H Piguel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw333" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787913v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianliang Sun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Yang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmandeep Kaur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pestel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Looso" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201602002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01542697v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006803" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peltier Julien" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.031" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lhoumeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orsoni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500680" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623733v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Levy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7612" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355024v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M. Daulat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1214037" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321061v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.04.011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837651v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thi&#233;baut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;cine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahfouz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hermant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165420" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451380v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo5010164" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01230246v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Kauck&#225;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Petersen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na Janovsk&#225;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Radaszkiewicz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Smy&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-014-0079-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tichet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prod 'Homme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fenouille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ambrosetti" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mallavialle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7993" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Luck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Poirson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polanowska" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abdat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3438" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04923011v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Ming Xie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongping Wei" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zhao" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Mei" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201411104" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306990v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.697615" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431935v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Launay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104302" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00955242v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bontems" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Fish" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Borlat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chocu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086476" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862161v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ezan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lasvaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gezer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novakovic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen May-Simera" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2819" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862192v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.021022" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710271v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Giese" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Wang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lasvaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lembo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.074229" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447666v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046213" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623793v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Kadra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-011-1687-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDHKNL1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601857v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Olschwang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-011-9457-7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566856v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Puppo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thome" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lhoumeau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cibois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2010.185" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848891v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Gangar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848911v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole L Baron Gaillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arsanto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-05-0405" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431945v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sircoulomb" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Bekhouche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100121" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848894v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630186v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prebet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjabachian" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borg J. P." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649419v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bamps" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Omi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-671" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2010.1061" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659771v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Arnaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sebbath" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nola" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.06.034" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVMFVNQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339128v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nourry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;cine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.10.175" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNDMVQZN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623821v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Esteyries" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynn Taylor-Smedra" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounay Ayadi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-8-169" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623824v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gonc&#231;alves" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m700487-mcp200" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159407v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delgrossi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane-Guermonprez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl485" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668317v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves M&#233;tais" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606242200" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346603v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohara" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smietana" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restouin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borg" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm701207m" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165593v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couillault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rockenfeller" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boucrot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumont" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605443103" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678318v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mcdonald" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia F Chen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ogura" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M508538200" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165696v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;resse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1110225" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094094v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lahuna" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Quellari" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ri M&#233;duri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600616" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142450v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legouis" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaulin-Bastard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Navarro" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor7400006" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306521v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V&#233;ly" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109652200" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682505v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Courbard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206460200" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681606v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Saito" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010032200" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681925v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe P&#233;busque" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.23.8129-8142.2001" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094349v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bilder" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bryant" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Huigbretse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017119" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695847v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017038" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392136v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Louche" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berg&#233;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623628v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622962v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Monserrat-Gomez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zimmermann" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bailly" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629400v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-borg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8418-3382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LxZXJHMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Camoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202506154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05578868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyson Angermeier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Yu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57658-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cannet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sequera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Michea Veloso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elkaoutari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Methia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112071" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Montserrat-Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; G&#243;gl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Carrasco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2023.140989" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dessaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ganier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guiraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-024-03060-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Walton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thom&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Revinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.106792" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblanc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Castellano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202317570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Lourdes Santos Lacerda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Cancade-Veyre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35763-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro-Cruz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lembo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trav&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vincentelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13080737" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04323648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara El-Bazzal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ghata" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Esteve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Gadacha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Quintana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac402" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais Daulat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Wagner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Kowalczewska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ariey-Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259347" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Derviaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.1c00826" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03977684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Silveira Wagner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2021-2290" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Luizet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raymond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Barbieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Kambarev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105324118" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castellanet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmida Ahmad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaron Vinik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.60503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629395v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Sun Kim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingju Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yuan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Sun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2108201118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03648286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lamballe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202003049" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Santoni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudra Kashyap" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41388-020-01478-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ch&#233;ry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Egea-Jimenez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1922447117" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020197" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145896v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M Daulat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R Revinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-019-0448-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Silveira Wagner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Baudelet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800487" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mokart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemmour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bisbal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sannini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aas.13060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143631v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Lopez Almeida" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sebbagh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bertucci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wicinski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2018.09.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Milanini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Fayad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Partisani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.209361" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline N Hayes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Mccarthy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Jin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana L Oliveira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Iyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2018.02.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payton D Stevens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-An Wen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Xiong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekaterina y Zaytseva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin T Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-3629" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145872v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Puvirajesinghe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.05.023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2017.10.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783956v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peltier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Roperch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12014-018-9191-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374965v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnoux-Palacios" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Awina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rossin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201805071" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gu&#233;rin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gon&#231;alves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Toiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pophillat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26031" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Polivka" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Hadj-Rabia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leclerc-Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Madrange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2018.04.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Deng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeeyeon Cha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03092-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489501v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14789450.2017.1256776" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Pramodh Bandara Seneviratne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Turan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Hermant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O Smith" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18104" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790716v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daulat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Borg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2017.01.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787913v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianliang Sun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmandeep Kaur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Pestel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Looso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201602002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L Hilal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; M Moreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Racca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera L Pinheiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H Piguel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw333" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01542697v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Shi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006803" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623733v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Tabouret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertucci" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pierga" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Levy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7612" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M. Puvirajesinghe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Jain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Scerbo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10318" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avais M. Daulat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1214037" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306950v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Lhoumeau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Arcangeli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Grandis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Giordano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Orsoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1500680" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369621v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peltier Julien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P. Roperch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audebert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.07.031" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321061v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Serg&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2016.04.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837651v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thi&#233;baut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;cine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahfouz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hermant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165420" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295443v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tichet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prod 'Homme" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Fenouille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ambrosetti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mallavialle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7993" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883959v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Luck" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Poirson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polanowska" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abdat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3438" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04923011v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Ming Xie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongping Wei" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zhao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Mei" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201411104" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306990v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.697615" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo5010164" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01230246v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Kauck&#225;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Petersen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavl&#237;na Janovsk&#225;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Radaszkiewicz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Smy&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-014-0079-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431935v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gilabert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Launay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginestier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104302" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00955242v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bontems" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Fish" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Borlat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chocu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086476" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862161v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ezan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lasvaux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gezer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novakovic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen May-Simera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2819" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862192v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.021022" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447666v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046213" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623793v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gais Kadra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Viens" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-011-1687-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDHKNL1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710271v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Giese" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lasvaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lembo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.074229" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848891v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Puppo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cibois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanksha Gangar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2010.185" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601857v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Olschwang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-011-9457-7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848911v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole L Baron Gaillard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pallesi-Pocachard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arsanto" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E11-05-0405" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566856v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thome" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Lhoumeau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cibois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gangar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431945v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sircoulomb" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nicolas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Bekhouche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201100121" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848894v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjabachian" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630186v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prebet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodjabachian" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borg J. P." TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623789v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adelaide" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027656" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00649419v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenfant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bamps" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Omi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-671" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623810v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2010.1061" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594471v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Adela&#239;de" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-010-1199-y" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339128v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine D&#233;liot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nourry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L&#233;cine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.10.175" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNDMVQZN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659771v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Arnaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sebbath" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nola" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.06.034" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVMFVNQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623821v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Esteyries" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynn Taylor-Smedra" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagarde" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounay Ayadi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2407-8-169" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623824v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gonc&#231;alves" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Charafe-Jauffret" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.m700487-mcp200" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668317v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves M&#233;tais" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606242200" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346603v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ohara" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smietana" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restouin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mollard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Borg" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm701207m" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159407v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delgrossi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane-Guermonprez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddl485" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165593v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couillault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rockenfeller" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boucrot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumont" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0605443103" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gorvel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;resse" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1110225" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094094v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lahuna" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Quellari" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ri M&#233;duri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600616" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678318v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mcdonald" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia F Chen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ogura" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M508538200" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142450v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Legouis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaulin-Bastard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Schott" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Navarro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor7400006" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306521v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V&#233;ly" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109652200" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682505v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Courbard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206460200" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681925v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe P&#233;busque" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.23.8129-8142.2001" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681606v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Saito" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010032200" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094349v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bilder" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bryant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Huigbretse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017119" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695847v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017038" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392136v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Louche" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berg&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623628v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629400v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622962v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Monserrat-Gomez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zimmermann" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bailly" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1166-1_1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>