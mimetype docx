--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,21914 +66,21926 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intra-salt deformation of K-Mg salt layers in diapiric structures, an analogue modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Célini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Schueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mengus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 898, pp.230635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequence, duration, rate of deformation and paleostress evolution during fold development: Insights from fractures, calcite twins and U-Pb calcite geochronology in the Mirabeau anticline (SE France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anies Zeboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.105460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEOMAPLEARN 1.2: detecting structures from geological maps with machine learning – the case of geological folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oakley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coowar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.939 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-939-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Petro‐Physical Model for Serpentinized Mantle and Origin of Natural Hydrogen in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GC011804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timing of Deformation in the Provence Fold-and-Thrust Belt (SE France) as Constrained by U-Pb Calcite Geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anies Zeboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas E Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (12), pp.463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences15120463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling of X-ray fluorescence and strontium isotopes to track the influence of brine in continental deposits: study of Oligocene sediments in the Digne area (SE basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Revillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2024-042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D geometrical modelling of the non-cylindrical Vélodrome Miocene fold in the southwestern Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 879, pp.230296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04526086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraining the onset of orogenic contraction in fold-and-thrust belts using sedimentary stylolite populations (Umbria-Marche Apennines, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.105098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2024.105098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEOMAPLEARN 1.0: Detecting geological structures from geological maps with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oakley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coowar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-2024-35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Salt Tectonics on Temperature Distribution Revealed by RSCM Thermometry in the SW Alps (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Célini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2024.2.1.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Along-strike variations of structural style in the external Western Alps (France): Review, insights from analogue models and the role of salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Célini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.105048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2023.105048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating the fluid composition after dolomitization using mass balance equation: comparison of examples from Spain, Canada and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Centrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220, pp.104016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.104016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rift thermal inheritance in the SW Alps (France): insights from RSCM thermometry and 1D thermal numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Célini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-14-1-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03947157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix deformation and fracture network in minibasins in a foreland fold and thrust belt: The Sivas Basin, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 847, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textural and chemical evolution during dedolomitization: A case study of the Benassal Formation, Maestrat Basin, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Centrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Trebucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Gomez Rivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.106290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facies distribution along salt walls: The Upper Cretaceous mixed siliciclastic-carbonate deposits of the Cotiella minibasins (Southern Pyrenees, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalifi Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribes Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietrich Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dujoncquoy Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muñoz Josep-Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.105989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03829929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shale mobility: From salt-like shale flow to fluid mobilization in gravity-driven deformation, the late Albian–Turonian White Pointer Delta (Ceduna Subbasin, Great Bight, Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulce Dinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (2), pp.174-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G50611.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion driven barite front nucleation and crystallisation in sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Calassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 337, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How fluid-mediated rock transformations can mimic hydro-fracturing patterns in hydrothermal dolomite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Centrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Koehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, pp.105657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successive phases of serpentinization and carbonation recorded in the Sivas ophiolite (Turkey), from oceanic crust accretion to post-obduction alteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, 12 (21 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2022015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the geochemistry of syn-kinematic calcite cements depicts past fluid flow and assists structural interpretations: a review of concepts and applications in orogenic forelands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special issue - Faults and fractures in rocks, 159 (11-12), pp.2157-2190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756822001327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crustal structure and lateral variations in the Gulf of Mexico conjugate margins: From rifting to break-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Izquierdo-Llavall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.105484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rift and salt-related multi-phase dolomitization: example from the northwestern Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.104932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinematic modelling of the Mozambique rifted margin and associated thermal histories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Etheve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jeanniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.104712 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dating folding beyond folding, from layer-parallel shortening to fold tightening, using mesostructures: lessons from the Apennines, Pyrenees, and Rocky Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas E Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (10), pp.2145 - 2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2145-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedimentology and depositional environment of the Late Eocene marine siliciclastic to evaporite transition in the Sivas Basin (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2021.105151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro‐scale chemical and physical patterns in an interface of hydrothermal dolomitization reveals the governing transport mechanisms in nature: Case of the Layens anticline, Pyrenees, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Centrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68, pp.834-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomy and evolution of the Astoin diapiric complex, sub-Alpine fold-and-thrust belt (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Célini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burial-Deformation History of Folded Rocks Unraveled by Fracture Analysis, Stylolite Paleopiezometry and Vein Cement Geochemistry: A Case Study in the Cingoli Anticline (Umbria-Marche, Northern Apennines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Petracchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences11030135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topographic and Tectonic Evolution of Mountain Belts Controlled by Salt Thickness and Rift Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), pp.e2019TC005903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The clay fabric of shales is a strain gauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Grignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.104130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2020.104130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preorogenic Folds and Syn-Orogenic Basement Tilts in an Inverted Hyperextended Margin: The Northern Pyrenees Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (7), pp.e2019TC005719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurassic Salt Tectonics in the SW Sub‐Alpine Fold‐and‐Thrust Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Célini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (10), pp.e2020TC006107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional-scale paleofluid system across the Tuscan Nappe–Umbria–Marche Apennine Ridge (northern Apennines) as revealed by mesostructural and isotopic analyses of stylolite–vein networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Koehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Billi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1617 - 1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-1617-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution model for the Absheron Mud Volcano: from stratified sediments to fluid mud generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (12), pp.e2020JF005623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JF005623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution Model for the Absheron Mud Volcano: From In Situ Observations to Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (3), pp.766-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JF004872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pre‐Obduction to Post‐Obduction Evolution of the Sivas Ophiolite (Turkey) and Implications for the Precollisional History of Eastern Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Ulianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (6), pp.2114-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Oligo-Miocene evaporite-rich minibasins in the Sivas Basin, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.587-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.07.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediment damage caused by gas exsolution: A key mechanism for mud volcano formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 263, pp.105313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.105313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nappe des Marbres unit of the Basque‐Cantabrian Basin: the tectono‐thermal evolution of a fossil hyperextended rift basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ducoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (11), pp.3881-3915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02288781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and kinematics of the Central Sivas Basin (Turkey): salt deposition and tectonics in an evolving fold-and-thrust belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.SP490-2019-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP490-2019-92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syn-orogenic fluid flow in the Jaca basin (south Pyrenean fold and thrust belt) from fracture and vein analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Crognier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.187-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of multiple evaporite recycling processes in a salt-tectonic context, Sivas Basin, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Kavak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geology of the Central Sivas Basin (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2018.1514539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facies partitioning and stratal pattern in salt-controlled marine to continental mini-basins: Examples from the Late Oligocene to Early Miocene of the Sivas Basin, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.468 - 496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2018.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors controlling stratal pattern and facies distribution of fluvio-lacustrine sedimentation in the Sivas mini-basins, Oligocene (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (51), pp.596-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectono-stratigraphic evolution of salt-controlled minibasins in a fold and thrust belt, the Oligo-Miocene central Sivas Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.75-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2017.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmarking analogue models of brittle thrust wedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Schreurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne J.H. Buiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Boutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Burburry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.116-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and discrimination of complex thrust and salt tectonics structures using field data and RASAT images around the Emirhan region (Sivas, Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Burak Çiçekliyurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaan Şevki Kavak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psicologia : Reflexão e Crítica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.2225-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIU.2016.7496217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D modelling from outcrop data in a salt tectonic context: Example from the Inceyol mini-basin, Sivas Basin, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpretation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.SM17-SM31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/INT-2015-0178.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342928v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagenesis of Oligocene continental sandstones in salt-walled mini-basins-Sivas Basin, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.13-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of syntectonic erosion and sedimentation on kinematic evolution of a multidecollement thrust zone: Analogue modeling of folding in the southern subandean of Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mengus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.30-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of active shortening along the eastern border of the San Rafael basement block: Characterization of the seismic source of the Villa Atuel earthquake (1929), Mendoza province, Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (5-6), pp.911-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756816000194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional evolution of salt-controlled minibasins: Interactions, folding, and megaflap development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Salel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (9), pp.1419-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1306/03101614087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of basin contraction and reactivation in the basement-involved MalargÃ¼e fold-and-thrust belt, Central Andes (34-36Â°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (5-6), pp.926-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756816000315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minibasins and salt canopy in foreland fold-and-thrust belts: The central Sivas Basin, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Kavak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (6), pp.1342-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016TC004186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fracture network, a proxy for mesoscale deformation: Constraints on layer parallel shortening history from the Malargüe fold and thrust belt, Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (4), pp.623-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrix deformation in a basement-involved fold-and-thrust-belt: A case study in the central Andes, Malargüe (Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 658 (126703), pp.186-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluvial sedimentation in a salt-controlled mini-basin: stratal patterns and facies assemblages, Sivas Basin, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (6), pp.1513 - 1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature and distribution of diagenetic phases and petrophysical properties of carbonates: The Mississippian Madison Formation (Bighorn Basin, Wyoming, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp. 230-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2015.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salt tectonics in the Sivas basin (Turkey): Crossing salt walls and minibasins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haluk Temiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.185.1.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salt pillows and localization of early structures: case study in the Ucayali basin (Peru).In Nemcok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Principaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP377.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salt tectonics in the Sivas Basin, Turkey: Outstanding seismic analogues from outcrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Salel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Break</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (6), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1365-2397.2013016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleo-fluids characterisation and fluid flow modelling along a regional transect in northern United Arab Emirates (UAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Breesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Swennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.177-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30609-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleoburial, hydrocarbon generation and migration in the Cordoba platform and Veracruz basin: Insights from fluid inclusion studies and 2D-modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ferket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEPM Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, SEPM Special Publications (978-1-56576-315-9), pp.167-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-existing salt structures and the folding of the Zagros Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trocmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 363 (1), pp.545-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP363.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Area, length and thickness conservation: Dogma or reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.64-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Joint Simulation of Facies and Diagenesis: A Case Study on Early Diagenesis of the Madison Formation (Wyoming, USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (1), pp.123-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2011009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on bed scale fracture chronology with a FEM mechanical model of folding: The case of Split Mountain (Utah, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.E. Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 576-577, pp.197-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and microstructural evolution of the Rattlesnake Mountain Anticline (Wyoming, USA): New insights into the Sevier and Laramide orogenic stress build-up in the Bighorn Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 576-577, pp.20-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress fields acting during lithosphere breakup above a melting mantle: A case example in West Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Abdelmalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 158, pp.132-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00663881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedimentary and diagenetic controls on the multiscale fracturing pattern of a carbonate reservoir: The Madison Formation (Sheep Mountain, Wyoming, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.50-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition from symmetry to asymmetry during continental rifting: An example from the Bight Basin-Terre Adélie (Australian and Antarctic conjugate margins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Totterdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.I.M. Struckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (3), pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.01055.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of fracture stratigraphy on the paleo-hydrogeology of the Madison Limestone in two basement-involved folds in the Bighorn basin, (Wyoming, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gasparrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 576-577, pp.116-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D structural modelling of the southern Zagros fold-and-thrust belt diapiric province</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trocmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 148 (5-6), pp.879-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756811000446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constraints on deformation mechanisms during folding provided by rock physical properties: a case study at Sheep Mountain anticline (Wyoming, USA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (3), pp.1105-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04673.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic characterisation of folded aeolian sandstones: Interpretation of magnetic fabrics in diamagnetic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guitton Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faure Jean-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 495 (3-4), pp.230-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress and strain patterns, kinematics and deformation mechanisms in a basement-cored anticline: Sheep Mountain Anticline, Wyoming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.n/a - n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009TC002525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paleo-fluids characterisation and fluid flow modelling along a regional transect in Northern United Arab Emirates (UAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesbeth Breesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guilhaumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Swennen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (4), pp.413-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-010-0233-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of palaeo-thermo-barometers and coupled thermal, fluid flow and pore-fluid pressure modelling for hydrocarbon and reservoir prediction in fold and thrust belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andriessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Ferket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348, pp.87-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP348.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breakthrough in basin modeling using time/space frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dutranois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan-Chiu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offshore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Kerguelen plateau: Records from a long-living/composite microcontinent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vially</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (3), pp.633-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2009.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burial and temperature evolution in thrust belt systems: Sedimentary and thrust sheet loading in the SE Canadian Cordillera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N J Hardebol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bertotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008tc002335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long lasting interactions between tectonic loading, unroofing, post-rift thermal subsidence and sedimentary transfers along the western margin of the Gulf of Mexico: Some insights from integrated quantitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Alzaga-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Ferket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Granjeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 475 (1), pp.169-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From outcrop and petrographic studies to basin-scale fluid flow modelling: The use of the Albanian natural laboratory for carbonate reservoir characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Amrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 474, pp.367-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The eastern termination of the Zagros Fold-and-Thrust Belt, Iran: Structures, evolution, and relationships between salt plugs, folding, and faulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008TC002418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between continental breakup dynamics and large‐scale delta system evolution: Insights from the Cretaceous Ceduna delta system, Bight Basin, Southern Australian margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Totterdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Struckmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Vially</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009tc002447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of crustal growth in large igneous provinces: The north Atlantic province as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Society of America Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/2007.2430(34).⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of crustal growth in large igneous provinces : the North-Atlantic Province as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geological Society of America Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 430, pp.747-774</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on ‘Magnetic studies of magma-supply and sea-floor metamorphism: Troodos ophiolite dikes', by G.J. Borradaile and D. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 433 (1-4), pp.141-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The salt diapers of the eastern Fars province (Zagros, Iran) : a brief outline of their past and present. In &amp;quot;Thrust belts and foreland basins : from fold kinematics to hydrocarbon systems&amp;quot; O. Lacombe, J. Lavé, F. Roure et J. Vergès Ed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leturmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chapter 15, pp.289-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Scale Characterization of an Heterogeneous Aquifer Through the Integration of Geological, Geophysical and Flow Data: a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourbiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62 (3), pp.347-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2007029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogue models of basin inversion by transpression: role of structural heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 272 (1), pp.397-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/GSL.SP.2007.272.01.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative importance of the Hercynian and post-Jurassic tectonic phases in the Saharan platform : a Paleomagnetic study of Jurassic sills in the Reggane basin (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B.N. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E.M. Derder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelles A.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (1), pp.380-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03105.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relative importance of the Hercynian and post-Jurassic tectonic phases in the Saharan platform: a palaeomagnetic study of Jurassic sills in the Reggane Basin (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E.M. Derder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelles A.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (1), pp.380-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03105.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magma flow in the East Greenland dyke swarm inferred from study of anisotropy of magnetic susceptibility: magmatic growth of a volcanic margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 159, pp.816 - 830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246x.2004.02426.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock texture and magnetic lineation in dykes: a simple analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 366 (3-4), pp.207-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(03)00096-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic and plagioclase linear fabric discrepancy in dykes: a new way to define the flow vector using magnetic foliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (3), pp.183-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3121.2002.00412.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of volcanic passive margins: Three‐dimensional laboratory models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (6), pp.2-1-2-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001TC901019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of volcanic passive margins: Two‐dimensional laboratory models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (1), pp.148-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000TC900030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magma flow directions of shallow dykes from the East Greenland volcanic margin inferred from magnetic fabric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 335 (3-4), pp.313-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(01)00060-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Southeast Baffin volcanic margin and the North American‐Greenland plate separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Skuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (4), pp.566-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001TC900003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche expérimentale de la tectonique de l'Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 171, pp.59-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diapir de Sorine, un témoin de 150 Ma de tectonique salifère (Sisteron, Bassin du Sud-Est, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inversion du bassin Vocontien à partir du Crétacé supérieur : mise en évidence par les datations U/Pb in-situ sur calcites syn-cinématiques de failles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447187v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion du bassin Vocontien à partir du Crétacé supérieur : mise en évidence par les datations U/Pb in-situ sur calcites syn-cinématiques de failles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La molasse rouge bréchique : un témoin du paléopaysage du bassin du sud-est au Paléogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447209v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La molasse rouge bréchique : un témoin du paléopaysage du bassin du sud-est au Paléogène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesozoic and Cenozoic tectono-halokinetic evolution in the &amp;lt;i&amp;gt;Baronnies Provençales&amp;lt;/i&amp;gt; (Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447180v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic and Cenozoic tectono-halokinetic evolution in the &amp;lt;i&amp;gt;Baronnies Provençales&amp;lt;/i&amp;gt; (Alps, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le diapir de Sorine, un témoin de 150 Ma de tectonique salifère (Sisteron, Bassin du Sud-Est, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabaute</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447156v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western alpine orogenic front geometry : new insight from the Digne nappe area by a 3D geometrical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Célini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Alpine Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Siena, Italy, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-alpshop2024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of syn-orogenic sedimentation in the evolution of a foreland fold and thrust belt: an example from the Jaca basin, South Pyrenean Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Menzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of forced folding controlled by syn-orogenic clastic deposits in a foreland fold and thrust belt. The case of the Jaca Basin, South Pyrenean Zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Menzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megaflap formation and Damage recording: the case of the Cotiella Megaflap, South-Central Pyrenees.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Salt tectonic in the western subalpine foreland basin of Haute Provence? New insights on the Miocene Vélodrome syncline by a 3D geometrical modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienne, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2235⟩</w:t>
+              <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205004v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03810457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt tectonic in the western subalpine foreland basin of Haute Provence? New insights on the Miocene Vélodrome syncline by a 3D geometrical modelling approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Megaflap formation and Damage recording: the case of the Cotiella Megaflap, South-Central Pyrenees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11211⟩</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03810457v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orogenic evolution of Western Europe controlled by lithosphere evolution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing stress magnitude evolution in deformed carbonates: a paleopaleopiezometric study of the Cingoli anticline (North-Central Apennines, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïm Celini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Petraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4126⟩</w:t>
+              <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03810467v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing stress magnitude evolution in deformed carbonates: a paleopaleopiezometric study of the Cingoli anticline (North-Central Apennines, Italy)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orogenic evolution of Western Europe controlled by lithosphere evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Angrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ternois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Celini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8886⟩</w:t>
+              <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980737v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03810467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing burial history using stylolite roughness paleopiezometry with a twist in the Umbria-Marche Apennine Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Labeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des dépôts oligocènes comme indices d’une activité salifère dans les Baronnies orientales et le Dignois (Bassin du Sud-Est de la France) au Paléogène ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tectonique dans le bassin d'avant pays subalpin de Haute Provence : nouvelle vision 3D du Vélodrome par une approche de modélisation géométrique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533912v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'inversion des stylolites sédimentaires dans la reconstruction de l'histoire de la compaction et de la déformation dans les bassins d'avant-pays : exemple de la chaîne Ombrie-Marche (Apennins, Italie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+                <w:t xml:space="preserve">Distribution des faciès réservoirs en bordure de structures salifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Kalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587750v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonique dans le bassin d'avant pays subalpin de Haute Provence : nouvelle vision 3D du Vélodrome par une approche de modélisation géométrique 3D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gautier Laurent</w:t>
+                <w:t xml:space="preserve">Mise en évidence d’un couplage entre tectonique régionale, tectonique salifère et climat contrôlant la sédimentation à l’Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588231v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the Vélodrome syncline in the western sub-alpine foreland basin of Haute Provence : 3-D geometrical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des faciès réservoirs en bordure de structures salifères</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Rubino</w:t>
+                <w:t xml:space="preserve">Crystallisation-induced damage under confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan V.M. Borgomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">CRYSPOM VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587855v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d’un couplage entre tectonique régionale, tectonique salifère et climat contrôlant la sédimentation à l’Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Oligocene continental deposits as clues of salt activity during Paleogene in the Baronnies Orientales and Dignois area (South-East basin, France)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AAPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Salzbourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033042v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation-induced damage under confinement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salt activity and diapirism during the Paleogene in the Baronnies Orientales (South-East basin, France) : paleogeographic and structural implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRYSPOM VII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755252v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt activity and diapirism during the Paleogene in the Baronnies Orientales (South-East basin, France) : paleogeographic and structural implications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en évidence d'un couplage entre tectonique regionale, tectonique salifère et climat contrôlant la sédimentation à l'Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hamon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522083v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligocene continental deposits as clues of salt activity during Paleogene in the Baronnies Orientales and Dignois area (South-East basin, France)?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term orogenic-scale paleofluid system across the Tuscan Nappe - Umbria-Marche Apennine Ridge (northern Apennines, Italy) as revealed by mesostructural and isotopic analyses of stylolite-vein networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Koehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Billi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna (AUSTRIA), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533944v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term orogenic-scale paleofluid system across the Tuscan Nappe - Umbria-Marche Apennine Ridge (northern Apennines, Italy) as revealed by mesostructural and isotopic analyses of stylolite-vein networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des dépôts oligocènes comme indices d’une activité salifère dans les Baronnies orientales et le Dignois (Bassin du Sud-Est de la France) au Paléogène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980876v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence d'un couplage entre tectonique regionale, tectonique salifère et climat contrôlant la sédimentation à l'Oligocène dans la région de Digne (Alpes du Sud-Ouest, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+                <w:t xml:space="preserve">Apports de l'inversion des stylolites sédimentaires dans la reconstruction de l'histoire de la compaction et de la déformation dans les bassins d'avant-pays : exemple de la chaîne Ombrie-Marche (Apennins, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labeur Aurelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas E. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589526v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives dolomitization? A mass transfer study across a replacement front</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Multi-phase dolomitization combined with dyke-like breccias in a hyper-extended rift margin. Case study from Jurassic carbonates of the northern Pyrenees (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Revillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.7396</w:t>
+              <w:t xml:space="preserve">34th International Meeting of Sedimentology (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392129v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-phase dolomitization combined with dyke-like breccias in a hyper-extended rift margin. Case study from Jurassic carbonates of the northern Pyrenees (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Anatomy of a dolomitization front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Centrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Meeting of Sedimentology (IMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.7826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899410v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cône alluvial d’Oroel : marqueur de l’histoire tardi-orogenique sud-pyréneenne et de l’interaction tectono-sédimentaire courte longueur d’onde dans un bassin d’avant-pays (bassin de Jaca, Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès des sédimentologistes français : ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of a dolomitization front</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Does paleogeography control dolomitization along an hyperextended passive margin? Case study from the Jurassic carbonates in the north Pyrenean foreland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.7826</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392140v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction tectono-sedimentaire du système alluvial Orosia-Cancias dans l’avant-pays sud-pyréneen (Bassin de Jaca, Espagn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès des sédimentologistes français : ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does paleogeography control dolomitization along an hyperextended passive margin? Case study from the Jurassic carbonates in the north Pyrenean foreland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Processus sédimentaire à l’origine des dépôts de l’Eocène-Oligocène dans les Barronies orientales (Bassin du Sud-Est, France): implications paléogéographiques et morphostructurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Révillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898191v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus sédimentaire à l’origine des dépôts de l’Eocène-Oligocène dans les Barronies orientales (Bassin du Sud-Est, France): implications paléogéographiques et morphostructurales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How bedding-parallel stylolites reveal burial depth history in fold-and-thrust belts: a multi-case comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Koehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhisek Basa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032910v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How bedding-parallel stylolites reveal burial depth history in fold-and-thrust belts: a multi-case comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">What drives dolomitization? A mass transfer study across a replacement front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Centrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eléonore David</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.7396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980941v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizating a fossilized, contractionally-rejuvenated salt province: A case study in the Chainons Béarnais (North Pyrenean Zone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Izquierdo‐llavall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018 (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exceptional trishear-like outcrop of fault propagation fold in the Jaca Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre : RST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage induced by precipitation in saturated porous limestone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannelore Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryspom VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hamburg, Germany. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de dolomitisation et de bréchification des carbonates jurassiques des chaînons béarnais (Pyrénées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaucher Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre : RST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenesis of the Mesozoic carbonates of the northwestern Pyrenees: origin of dolomitization and brecciation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Syn-orogenic ﬂuid ﬂow in the Jaca basin (South Pyrenean Fold and Thrust Belt) from fracture and vein analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crognier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Nicol</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of Sedimentology 2017, 33rd IAS &amp; 16th ASF joint meeting, Toulouse, France, Octobre 2017</w:t>
+              <w:t xml:space="preserve">European Geosciences Union : EGU, Vienne, Autriche, Avril 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815861v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syn-orogenic ﬂuid ﬂow in the Jaca basin (South Pyrenean Fold and Thrust Belt) from fracture and vein analyses.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retrodeforming the Sivas Basin (Turkey) : structural style of the central Anatolian basins and their integration in the geodynamic framework of the Eastern Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ringenbach Jean-Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaan Sevki Kavak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union : EGU, Vienne, Autriche, Avril 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804358v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrodeforming the Sivas Basin (Turkey) : structural style of the central Anatolian basins and their integration in the geodynamic framework of the Eastern Anatolia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Salt tectonics in the Sivas Basin (Turkey) - Outstanding seismic analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kaan Sevki Kavak</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t>
+              <w:t xml:space="preserve">1st EAGE/ASGA Petroleum Exploration Workshop 2017: Challenges and Solutions for Deep Water Exploration in Angola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135977v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt tectonics in the Sivas Basin (Turkey) - Outstanding seismic analogues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaporitic minibasins of the Sivas basin (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Ringenbach</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EAGE/ASGA Petroleum Exploration Workshop 2017: Challenges and Solutions for Deep Water Exploration in Angola</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region. pp.8-9</w:t>
+              <w:t xml:space="preserve">International Meeting of Sedimentology 2017, 33rd IAS &amp; 16th ASF joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803229v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from marine deep slope deposits to evaporitic facies of an isolated shallow water hypersaline basin: case study of the Sivas foreland basin (Turkey)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Evaporitic minibasins of the Sivas basin (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union : EGU, Vienne, Autriche, Avril 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816734v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporitic minibasins of the Sivas basin (Turkey)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Transition from marine deep slope deposits to evaporitic facies of an isolated shallow water hypersaline basin: case study of the Sivas foreland basin (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union : EGU, Vienne, Autriche, Avril 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816738v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporitic minibasins of the Sivas basin (Turkey)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transition from marine deep slope deposits to evaporitic facies of an isolated shallow water hypersaline basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Sedimentology 2017, 33rd IAS &amp; 16th ASF joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899510v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from marine deep slope deposits to evaporitic facies of an isolated shallow water hypersaline basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Diagenesis of the Mesozoic carbonates of the northwestern Pyrenees: origin of dolomitization and brecciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bonnel</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting of Sedimentology 2017, 33rd IAS &amp; 16th ASF joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Meeting of Sedimentology 2017, 33rd IAS &amp; 16th ASF joint meeting, Toulouse, France, Octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899518v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A post-folding thermal imprint in the Chaînons Béarnais (North Pyrenean Zone) evidenced by two independent methods.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Detection and discrimination of complex thrust and salt tectonics structures using field data and RASAT images around the Emirhan region (Sivas, Turkey) [Emirhan (Sivas) Civarinda Karmasik Bindirme ve Tuz Tektonigi Yapilarinin Arazi Verileri ve RASAT Görüntüleriyle Ortaya Çikarilmasi ve Ayrimi]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Cicekliyurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Kavak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union : EGU, Vienne, Autriche, Avril 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 24th Signal Processing and Communication Application Conference, SIU 2016 - Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.2225-2228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIU.2016.7496217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815900v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt tectonics and thermal imprint along an inverted passive margin: the Montcaou anticline, Chaînons Béarnais, North Pyrenean Zone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Transition from marine deep slope deposits to evaporitic facies of an isolated shallow water hypersaline basin: case study of the Sivas foreland basin (Turkey).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre : RST 2016, Caen, France, Oct 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551124v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and discrimination of complex thrust and salt tectonics structures using field data and RASAT images around the Emirhan region (Sivas, Turkey) [Emirhan (Sivas) Civarinda Karmasik Bindirme ve Tuz Tektonigi Yapilarinin Arazi Verileri ve RASAT Görüntüleriyle Ortaya Çikarilmasi ve Ayrimi]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Active deformation of the northern front of the Eastern Great Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Niviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gagala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 24th Signal Processing and Communication Application Conference, SIU 2016 - Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU2016-15037</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804376v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from marine deep slope deposits to evaporitic facies of an isolated shallow water hypersaline basin: case study of the Sivas foreland basin (Turkey).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Salt tectonics and thermal imprint along an inverted passive margin: the Montcaou anticline, Chaînons Béarnais, North Pyrenean Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bonnel</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre : RST 2016, Caen, France, Oct 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816770v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active deformation of the northern front of the Eastern Great Caucasus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A post-folding thermal imprint in the Chaînons Béarnais (North Pyrenean Zone) evidenced by two independent methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016-15037</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">European Geosciences Union : EGU, Vienne, Autriche, Avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815888v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition and evolution of Sivas basin evaporites (Turkey)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Kergaravat</w:t>
+                <w:t xml:space="preserve">3D modelling in salt tectonic context : the Crocodile minibasin in Sivas (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union : EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816776v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling in salt tectonic context : the Crocodile minibasin in Sivas (Turkey)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+                <w:t xml:space="preserve">Case study of a flysch-evaporite transition in a foreland basin: the Sivas basin (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">15ème Congrès des sédimentologistes français : ASF, Chambéry, France, Octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615463v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of a flysch-evaporite transition in a foreland basin: the Sivas basin (Turkey)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orogenic front propagation in the basement involved Malargüe fold and thrust belt, Neuquén Basin, (Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès des sédimentologistes français : ASF, Chambéry, France, Octobre 2015</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816775v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orogenic front propagation in the basement involved Malargüe fold and thrust belt, Neuquén Basin, (Argentina)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Multiscale tectonic analysis of the basement-involved Malargüe fold-and-thrust-belt, Northern Neuquén Basin, (Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803267v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale tectonic analysis of the basement-involved Malargüe fold-and-thrust-belt, Northern Neuquén Basin, (Argentina)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deposition and evolution of Sivas basin evaporites (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Rouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">15ème Congrès des sédimentologistes français : ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803268v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition and evolution of Sivas basin evaporites (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Rouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kergaravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès des sédimentologistes français : ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union : EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816780v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modelling in salt tectonics : the ''Crocodile'' mini-basin in Sivas (Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pichat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Fuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014), Pau, France, Oct 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtectonic record of the strain pat- tern in the Malargüe fold and thrust belt using fractures analysis and ASM data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantitative measurements of coseismic seismoelectric fields for varying salinity and water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Holzhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guatarbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803272v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurements of coseismic seismoelectric fields for varying salinity and water content</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microtectonic record of the strain pat- tern in the Malargüe fold and thrust belt using fractures analysis and ASM data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011715v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene tectonic activity of the eastern border of the San Rafaël block (Neuquén Basin, Argentina)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+                <w:t xml:space="preserve">Impact des evaporites sur la diagenèse des séries fluviatiles des mini-bassins salifères de Sivas (Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Rouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kergaravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803278v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des evaporites sur la diagenèse des séries fluviatiles des mini-bassins salifères de Sivas (Turquie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Kergaravat</w:t>
+                <w:t xml:space="preserve">Late Pleistocene tectonic activity of the eastern border of the San Rafaël block (Neuquén Basin, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t>
+              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816788v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology of the Northern Great Caucasus : investigating depth geometries from surface data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Niviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Ringenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gagala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenèse des séries continentales des mini-bassins de Sivas (Turquie) en contexte de tectonique salifère</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Kergaravat</w:t>
+                <w:t xml:space="preserve">3D Modelling in salt tectonics : the &amp;quot;Crocodile&amp;quot; mini-basin in Sivas (Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Fuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée diagenèse de l'ASF, Orsay, France, Juillet 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Orsay, France</w:t>
+              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816786v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modelling in salt tectonics : the &amp;quot;Crocodile&amp;quot; mini-basin in Sivas (Turkey)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative monitoring of the coseismic seismoelectric field relatively to salinity and saturation variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Holzhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guatarbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615513v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative monitoring of the coseismic seismoelectric field relatively to salinity and saturation variation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diagenèse des séries continentales des mini-bassins de Sivas (Turquie) en contexte de tectonique salifère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Rouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journée diagenèse de l'ASF, Orsay, France, Juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165146v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place et évolution des évaporites du bassin de Sivas (Turquie)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Kergaravat</w:t>
+                <w:t xml:space="preserve">Neogene and Quanternary evolution of the Neuquén foreland (Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t>
+              <w:t xml:space="preserve">INGEPET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816789v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative measurements of coseismic seismoelectric fields for varying salinity and water content</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en place et évolution des évaporites du bassin de Sivas (Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Rouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kergaravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224790v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene and Quanternary evolution of the Neuquén foreland (Argentina)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantitative measurements of coseismic seismoelectric fields for varying salinity and water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Holzhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guatarbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INGEPET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815925v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la sédimentation syn-cynematique sur l'évolution d'une structure plissée à deux niveaux de décollements : apport de la modélisation analogique 3D sur le cas Incahuasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14 ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00913384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of triangle zone in frontal part of orogens: Insights from analogue modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrust Belts and Foreland Basins, SGF-SGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115284v1</w:t>
-              </w:r>
-[...13268 lines deleted...]
-                <w:t xml:space="preserve">hal-00647255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent does U-Pb geochronology of calcite cements help to constrain the sequence of fracture development in folded strata? The Mirabeau Anticline (SE France) as a case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniès Zeboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (virtual), Austria. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble gas signatures of fluids at Santorini and Milos (Greece).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Battani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finlay M Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uğur Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. European Association of Geochemistry, Goldscmidt Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21983,1034 +21995,1034 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic, Thermal, and Petroleum modeling of the Noerthern Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tarapoanca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petroleum Systems Analysis—Case Studies: Mahdi A. AbuAli, Isabelle Moretti, and Hege M. Nordgård Bolås, eds, AAPG Memoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 114, AAPG, pp.135--164, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure and Basin Modeling in Foothill Belts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Divies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahdi A. AbuAli; Isabelle Moretti; Hege M. Nordgård Bolås. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petroleum systems analysis : case studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 114, American Association of petroleum Geologists, pp.165-190, 2017, AAPG memoir, 978-0-89181-394-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1306/13602029M1143704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure and basin modeling in foothill belts: A strudy of the Kutubu area, Papua New Guinea fold and thrust belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petroleum Systems Analysis—Case Studies: Mahdi A. AbuAli, Isabelle Moretti, and Hege M. Nordgård Bolås, eds, AAPG Memoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 114, AAPG, pp.165--190, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic, Thermal, and Petroleum Modeling of the Northern Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Tarapoanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petroleum Kinematic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petroleum Systems Analysis—Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1306/13602028M1143704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoburial, hydrocarbon generation and migration in the Cordoba platform and Veracruz basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Esmeralda Gonzalez-Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga Ferket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Guilhaumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Ortuno-Arzate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas Bennett Harris; Kenneth Eric Peters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyzing the Thermal History of Sedimentary Basins: Methods and Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103, SEPM (Society for Sedimentary Geology), pp.167-186, 2012, Special publication - Society of Economic Paleontologists and Mineralogists, 978-1-56576-315-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of the SE Canadian Fold and Thrust Belt: Implications for the Thermal and Organic Maturation History</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Role of Pre-Existing Diapirs in Fold and Thrust Belt Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrust belts and foreland basins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 978-3-540-69425-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617970v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Pre-Existing Diapirs in Fold and Thrust Belt Development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Salt Diapirs of the Eastern Fars Province (Zagros, Iran): A Brief Outline of their Past and Present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrust belts and foreland basins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 978-3-540-69425-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617968v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Salt Diapirs of the Eastern Fars Province (Zagros, Iran): A Brief Outline of their Past and Present</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Kinematics of the SE Canadian Fold and Thrust Belt: Implications for the Thermal and Organic Maturation History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrust belts and foreland basins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 978-3-540-69425-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617971v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation stochastique couplée fades et diagenèse. L'exemple de la diagenèse précoce dans la formation Madison (Wyoming, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId618"/>
+      <w:footerReference w:type="default" r:id="rId619"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23157,51 +23169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11458" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m C&#233;lini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Menzer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04205004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lartigau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810467v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Celini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4126" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petraccini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8886" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7288" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533912v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeur Aurelie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Beaudoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kalifi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leclerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan V.M. Borgomano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15420" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koehn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-561" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huyghe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Centrella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Motte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Grignard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032910v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhisek Basa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899487v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boiron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116148v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calassou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nicol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crognier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135977v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mohn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legeay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringenbach Jean-Claude" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Sevki Kavak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ringenbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legeay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ringenbach" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815900v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Cuyala" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuyala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Cicekliyurt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Kavak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7496217" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815888v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Niviere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rouchy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kergaravat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615463v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803267v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branellec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nivi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803268v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Favreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Fuss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Holzhauer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guatarbes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803278v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816786v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615513v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holzhauer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224790v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913384v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ballard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115284v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grelaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verges" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080483v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mengus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230635" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089458v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105460" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04977994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oakley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coowar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-939-2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089468v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Robert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Callot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011804" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617914v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.105048" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531749v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105098" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04930173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-042" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089476v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2024-35" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04582083v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.60" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979159v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulce Dinc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50611.1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03829929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifi Amir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribes Charlotte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Pierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujoncquoy Emmanuel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz Josep-Anton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105989" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04204980v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229701" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273402v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.104016" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947157v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-1-2023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273406v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Trebucq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gomez Rivas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106290" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799659v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leclere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273379v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105657" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776154v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan L&#233;vy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974556v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822001327" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435414v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izquierdo-Llavall" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sapin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rives" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Callot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105484" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252171v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piccoli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.104932" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492881v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etheve" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanniot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104712" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379802v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2145-2021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252176v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petracchini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030135" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095041v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12808" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252165v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Graham" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252159v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105151" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529936v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005903" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898124v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104130" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618504v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Ringenbach" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006107" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957355v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1617-2020" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202657v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blouin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pierron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005623" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377180v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP490-2019-92" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004872" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377183v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.07.050" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377191v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ulianov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005114" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288781v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005348" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377189v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105313" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804359v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Crognier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12249" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2018.1514539" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710448v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12306" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01783576v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crumeyrolle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poisson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.03.018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685659v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12171" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815870v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2017.07.007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618405v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Burak &#199;i&#231;ekliyurt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan &#350;evki Kavak" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449311v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boutelier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burburry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342928v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0178.1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.03.025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803243v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branellec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000194" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449660v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraisse" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.05.009" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803253v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000315" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803257v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Salel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letouzey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Daniel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03101614087" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815905v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004186" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279430v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Floquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.05.026" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M9XCZQN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278391v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003738" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278403v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.07.022" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L8694T2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731448v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12195" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989936v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluk Temiz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.1.33" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913953v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferket" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaumou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortuno" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855038v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Breesch" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Swennen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30609-9_9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855022v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Salel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.2013016" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855960v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Principaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP377.8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872302v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daniel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.048" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D43NPB16-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872288v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.02.014" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPS7PS35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684817v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trocm&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albouy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jahani" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP363.27" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00702903v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Doligez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floquet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2011009" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872233v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sassi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.E. Guiton" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Leroy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.07.025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC3CW3V2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00663881v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdelmalak" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.11.020" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S078TM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872289v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Totterdell" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I.M. Struckmeyer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.01055.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL6PKS56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686538v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.08.009" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPWSW94T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642148v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trocm&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Albouy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000446" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TG1H09W7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873916v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;nard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vially" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roest" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2009.08.011" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T289R9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903859v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sassi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitton Martin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Jean-Luc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.020" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BWVQ9WR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873848v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swennen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-010-0233-z" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595315v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andriessen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Ferket" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP348.6" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873915v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutranois" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Chiu Li" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dulac" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617975v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Totterdell" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Struckmeyer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Vially" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009tc002447" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-718B7MD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595275v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilasi" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malandain" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.033" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW9BN8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617977v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Hardebol" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bertotti" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Faure" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008tc002335" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445248v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Alzaga-Ruiz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.04.012" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SZ9ZDWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873917v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. de Lamotte" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002418" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617972v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mattioni" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2007.272.01.20" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-MS49S7BV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617973v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2430(34)." TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144610v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144623v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143662v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.12.004" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRLF3XBG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005657v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourbiaux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doligez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaumet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007029" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115600v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B.N. Smith" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.M. Derder" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayou" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelles A.K." TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03105.x" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271599v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617962v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2004.02426.x" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617961v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guichet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(03)00096-9" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8ZR9FS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617958v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geoffroy" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubourg" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00412.x" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HSHWW1Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617955v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901019" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617926v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grign&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Brun" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000TC900030" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617924v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Skuce" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#233;lard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900003" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617927v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Geoffroy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pozzi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mege" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00060-9" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRHM9SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647255v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190686v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#232;s Zeboudj" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14859" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04424109v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finlay M Stuart" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#287;ur Balci" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803226v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Faure" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarapoanca" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618439v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hill" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wilson" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13602029M1143704" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803227v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hill" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wilson" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618434v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Tarapoanca" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petroleum Kinematic" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13602028M1143704" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618369v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Esmeralda Gonzalez-Mercado" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Guilhaumou" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ortuno-Arzate" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617970v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617968v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617971v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645865v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m C&#233;lini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mengus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anies Zeboudj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04977994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oakley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coowar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-939-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Callot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011804" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E Beaudoin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15120463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04930173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Revillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2024-042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Labeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2024.105098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-2024-35" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04582083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.1.60" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ringenbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.105048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273402v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Centrella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Motte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.104016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-14-1-2023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04204980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lartigau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229701" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Trebucq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gomez Rivas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106290" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03829929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifi Amir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribes Charlotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dujoncquoy Emmanuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz Josep-Anton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105989" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulce Dinc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50611.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leclere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koehn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105657" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan L&#233;vy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dubreuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822001327" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Izquierdo-Llavall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ringenbach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sapin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rives" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Callot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105484" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piccoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.104932" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etheve" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanniot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104712" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03379802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2145-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105151" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12808" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252165v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Graham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03252176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petracchini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030135" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005903" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Boiron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Grignard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104130" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo&#8208;llavall" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005719" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Ringenbach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957355v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Billi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1617-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Blouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Sultan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pierron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005623" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377186v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004872" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legeay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mohn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Ulianov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005114" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377183v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.07.050" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105313" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02288781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005348" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP490-2019-92" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Crognier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12249" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legeay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Kavak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12306" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073871v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ribes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2018.1514539" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01783576v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crumeyrolle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2018.03.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMVP01Q8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12171" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2017.07.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boutelier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burburry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618405v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Burak &#199;i&#231;ekliyurt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan &#350;evki Kavak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIU.2016.7496217" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342928v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0178.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816771v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Ringenbach" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.03.025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ballard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.05.009" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Branellec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nivi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000194" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Salel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Letouzey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Daniel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03101614087" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803253v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Branellec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000315" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kergaravat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004186" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003738" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278403v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.07.022" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L8694T2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12195" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barbier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Floquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2015.05.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M9XCZQN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haluk Temiz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.185.1.33" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855960v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Principaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP377.8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855022v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Salel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1365-2397.2013016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855038v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth Breesch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaumou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Swennen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30609-9_9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferket" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortuno" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684817v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trocm&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Albouy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jahani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP363.27" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872288v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.02.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPS7PS35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00702903v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Doligez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floquet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2011009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872233v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sassi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.E. Guiton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Leroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daniel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.07.025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC3CW3V2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Amrouch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.03.036" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NR8VHZG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00663881v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdelmalak" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.11.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S078TM3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Barbier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.08.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPWSW94T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872289v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Espurt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Totterdell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I.M. Struckmeyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.01055.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL6PKS56-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872302v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasparrini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.048" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D43NPB16-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642148v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trocm&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Albouy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756811000446" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TG1H09W7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569498v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04673.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903859v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sassi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guitton Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Jean-Luc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.020" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BWVQ9WR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569489v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002525" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873848v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roure" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swennen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-010-0233-z" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595315v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andriessen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faure" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Ferket" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP348.6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873915v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutranois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Chiu Li" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dulac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873916v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;nard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vially" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roest" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2009.08.011" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T289R9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617977v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N J Hardebol" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bertotti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Faure" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008tc002335" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445248v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Roure" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Alzaga-Ruiz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.04.012" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SZ9ZDWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595275v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilasi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malandain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.01.033" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HW9BN8X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873917v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. de Lamotte" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002418" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617975v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Totterdell" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Struckmeyer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Vially" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009tc002447" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-718B7MD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617973v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2007.2430(34)." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144623v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143662v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.12.004" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRLF3XBG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144610v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leturmy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02005657v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourbiaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Doligez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaumet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007029" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617972v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mattioni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2007.272.01.20" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-MS49S7BV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115600v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B.N. Smith" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.M. Derder" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelles A.K." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03105.x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271599v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smith" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henry" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617962v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246x.2004.02426.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617961v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guichet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(03)00096-9" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP8ZR9FS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617958v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geoffroy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubourg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2002.00412.x" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HSHWW1Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617955v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC901019" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617926v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grign&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Brun" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000TC900030" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617927v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Geoffroy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pozzi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mege" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00060-9" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRHM9SF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617924v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Scaillet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Skuce" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#233;lard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647255v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447180v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447156v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11458" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447187v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685363v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-alpshop2024-5" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943046v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Menzer" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14064" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943037v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14129" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04205004v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2235" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980737v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Petraccini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8886" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810467v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angrand" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ternois" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Celini" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4126" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980817v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7288" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587855v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Kalifi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Rubino" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033042v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755252v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leclerc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan V.M. Borgomano" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533944v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522083v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15420" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589526v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huyghe" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980876v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-561" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533912v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587750v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeur Aurelie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas E. Beaudoin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899410v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392140v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899536v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898191v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899543v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032910v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980941v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhisek Basa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore David" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392129v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899487v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899572v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116148v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calassou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899567v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804358v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crognier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135977v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ringenbach Jean-Claude" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Sevki Kavak" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803229v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899510v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816738v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816734v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899518v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815861v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motte" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nicol" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804376v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Cicekliyurt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816770v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815888v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Niviere" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gagala" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551124v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cuyala" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815900v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menant" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Cuyala" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615463v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816775v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803267v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803268v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816780v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rouchy" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816776v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804422v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Favreau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Fuss" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011715v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Holzhauer" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brito" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guatarbes" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803272v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816788v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803278v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Messager" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815926v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615513v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165146v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Holzhauer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816786v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815925v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816789v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224790v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00913384v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nalpas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115284v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grelaud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verges" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190686v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani&#232;s Zeboudj" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14859" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04424109v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Battani" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finlay M Stuart" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#287;ur Balci" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803226v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Faure" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarapoanca" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618439v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hill" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Wilson" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13602029M1143704" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803227v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hill" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wilson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618434v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Tarapoanca" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petroleum Kinematic" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/13602028M1143704" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618369v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Esmeralda Gonzalez-Mercado" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Guilhaumou" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Ortuno-Arzate" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617968v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617971v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617970v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645865v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>