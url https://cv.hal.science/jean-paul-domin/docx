--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1050,4009 +1050,4009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dysfonctionnement aux urgences : les malades ne sont pas coupables !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens deﬁne themselves health priorities. A lexicometric analysis applied to the CentreVal de Loire Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.295-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2019.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléconsultation médicale : les enjeux d’un nouveau marché pour les organismes complémentaires d’assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 352, pp.26-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.352.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Socialisation of healthcare demand and development of the French health system (1890–1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61 (3), pp.498-517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00076791.2018.1454433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Téléconsultation médicale : les enjeux d’un nouveau marché pour les organismes complémentaires d’assurance maladie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation de l’assurance maladie complémentaire ou la construction coûteuse d’un marché réglementé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (5), pp.801-809</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du financement de la dépense de santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 408, pp.26-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui profite la réforme des hôpitaux publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de l’assurance maladie complémentaire à la lumière de la démutualisation/hybridation des banques coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.9-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de l’hôpital. Quels enjeux en termes de travail et de santé des personnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91-92 (1), pp.155-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.091.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02027486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : La généralisation de l’assurance maladie complémentaire. Comment faire rimer inefficacité avec inégalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017,  18 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.018.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensité et pénibilités du travail à l’hôpital. Quelles évolutions entre 1998 et 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (4), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.7755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution de l’économie en dix leçons, Hervé Defalvard. Editions de l’Atelier, Paris, 2015, 192 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 352, pp.26-41. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 339, pp.115-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des syndicats de médecins dans la production des idées en matière de politique de conventionnement. Une étude lexicométrique (1971-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.119 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.22263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">When citizens deﬁne themselves health priorities. A lexicometric analysis applied to the CentreVal de Loire Region</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paiement à l'acte et régulation du système de soins : les leçons d'une analyse de longue période</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 16 (16), pp.215-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1033875ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer l’hôpital comme une entreprise. Les errements de trente ans de politique hospitalière (1983-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.11293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale à la rencontre du marché : l’expansion des mutuelles de santé dans les services à la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.2019.0017⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338, pp.86-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1033875ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie politique de la santé. Un exemple exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.11361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mesure économique des changements en matière de politiques de socialisation de la santé (1890-1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.247-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes mutualistes confrontés aux modalités de regroupement des organismes complémentaires d’assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 408, pp.26-35</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 331, pp.60-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'installer en ville : l'exemple des jeunes médecins généralistes des Hauts-de-Seine,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les transformations de l’assurance maladie complémentaire à la lumière de la démutualisation/hybridation des banques coopératives</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la démocratie sociale à la démocratie sanitaire : une évolution paradigmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, HS 3 (5), pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Programme de médicalisation des systèmes d’information (PMSI). De l’indicateur de comptabilité hospitalière au mode de tarification (1982-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How much should professional markets be regulated? An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.153-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'hôpital se moque de la charité, son compromis fondateur est rompu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.041.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02028223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse économique de la tarification des actes en médecine générale : quelles conséquences éthiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.85-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluralité des approches en termes de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18-19, pp.9-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Samia Benallah</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market Empowerment of the Patient: The French Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69 (2), pp.143-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éditorial : La généralisation de l’assurance maladie complémentaire. Comment faire rimer inefficacité avec inégalité</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market empowerment of the patient: the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69 (2), pp.143-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346760903480566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations des professions médicales : organisation, règles et rémunérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.179-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justification du dépassement d'honoraire chez les omnipraticiens : une réponse rationnelle à une politique de santé irrationnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.411-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les omnipraticiens expliquent-ils leurs pratiques tarifaires ? Quelques paradoxes de la politique de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.27-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.28.27-55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médecins généralistes face à la contractualisation de leur rémunération. Des motivations contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.231-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle gouvernance de l’assurance maladie : la consécration d’une régulation marchande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.5-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets pervers de la politique incitative : l’exemple de l’assurance maladie complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 63 (4), pp.171-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire des réformes hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.002.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le médecin, le patient et l'assureur : le développement de l'assurance en santé et ses conséquences sur la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.235-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une analyse pluridisciplinaire de la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (3), pp.95-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation du patient et construction d'un marché de la santé. L'expérience française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017,  18 (1), pp.13. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.27-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Samia Benallah</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02028459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État et le marché au chevet de l'hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.005.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du médecin traitant : l'émergence d'une régulation par la demande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (6), pp.303-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation du patient et construction d'un marché de la santé. L'expérience française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008/1 (1), pp.27-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 339, pp.115-116</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance de l'assurance maladie au risque d'un Etat social marchand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, LX (1), pp.101-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle gouvernance ou le couronnement de vingt ans de réformes hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.459-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre introductif. Politique de santé : la grande transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (1), pp.5-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1033875ar⟩</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété immobilière contre patrimoine financier dans le financement des hôpitaux au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (49), pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.049.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/regulation.11293⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02028774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du monopole d’émission de la monnaie : le débat banque centrale contre banque libre chez les économistes français (1860-1875)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XLV-137, pp.185-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de santé : la grande transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, LX (1), pp.5-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...2531 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202856v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02068443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du droit à la santé au risque sanitaire : une rupture paradigmatique ?</w:t>
               </w:r>
@@ -6813,51 +6813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Campus ouvert, 2023, 978 2 494204 02-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6876,2185 +6876,2185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La politique hospitalière entre étatisation et privatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Bruyère; Jean-Paul Domin; Bruno Lamotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les limites ? Comment le champ de l'économie sociale interroge les limites des activités économiques : XL journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série (10), Presses universitaires de louvain, pp.187-203, 2022, Cahiers du CIRTES ; Louvain-la-neuve : Presses universitaires de Louvain 2009, 978-2-3906-1266-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réforme du &amp;quot;100 % santé&amp;quot; : mesure de solidarité ou faux-nez du marché ? [chapitre 19]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? : le patient face au marché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'ouest; Droit et Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-273, 2022, Amplitude du droit, 978-2-9581843-1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Gay</w:t>
+                <w:t xml:space="preserve">hal-03827124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutualité, histoire d'une lente dépolitisation (1789-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? : le patient face au marché</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'ouest; Droit et Europe, pp.25-35, 2022, Amplitude du droit, 978-2-9581843-0-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édification du complexe médico-industriel : un trait majeur du capitalisme sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Lamotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie sociale et crises du XXIe siècle : XLIe Journées de l'Association d'économie sociale, jeudi 08 et vendredi 09 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Campus ouvert, pp.193-210, 2022, 979-10-90293-69-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruyère, M.; Domin, J.-P.; Lamotte, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les limites ? Comment le champ de l'économie sociale interroge les limites des activités économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.261-273, 2022, Amplitude du droit, 978-2-9581843-1-5</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universtaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2022, 978-2-39061-266-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série (10), Presses universitaires de louvain, pp.187-203, 2022, Cahiers du CIRTES ; Louvain-la-neuve : Presses universitaires de Louvain 2009, 978-2-3906-1266-7</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03775347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation of healthcare demand and development of the French health system (1890–1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Donzé; Paloma Fernández Pérez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Business of Health : new Approaches to the Evolution of Health Systems in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor &amp; Francis Ltd, pp.114-133, 2022, 978-1-0321-8739-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mutualité, histoire d'une lente dépolitisation (1789-1989)</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étatisation et privatisation de l'hôpital public : la double peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Gorge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé, consommation et marchés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, pp.25-44, 2022, Societing, ISSN 2106-4695, 978-2-37687-552-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre bio-pouvoir et gouvernementalité. L’émergence d’un consommateur de soins chez Michel Foucault ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Roux; Yohan Gicquel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Foucault et la consommation. Gouverner et séduire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, pp.81-98, 2018, 978-2-37687-152-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télémédecine et assurance maladie complémentaire : vers un marché de la e-santé à deux vitesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Blanc; Émilie Lanciano; Damien Sauze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions sur les ressources. L’économie sociale en recomposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.229-244, 2018, 978-2-87558-704-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citoyens et la définition des priorités de santé : une analyse lexicométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Blanc, Émilie Lanciano, Damien Sauze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions sur les ressources : l'économie sociale en recomposition / XXXVIIIe journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série (8), Presses universitaires de Louvain, pp.265-281, 2018, Cahiers du CIRTES, 978-2-87558-704-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance et métrologie : le grand tournant de la médecine capitaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'ouest; Droit et Europe, pp.25-35, 2022, Amplitude du droit, 978-2-9581843-0-8</w:t>
+              <w:t xml:space="preserve">Anne Fretel; Anne Bory; Sylvie Célérier; Florence Jany-Catrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales en mutation : quelles opportunités et quels risques pour l’État social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.181-196, 2016, 978-2-87558-489-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Campus ouvert, pp.193-210, 2022, 979-10-90293-69-4</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensité et pénibilités du travail à l’hôpital : une analyse à partir de l’enquête Conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Fretel; Anne Bory; Sylvie Célérier; Florence Jany-Catrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales en mutation : quelles opportunités et quels risques pour l’État social,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.93-111, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Taylor &amp; Francis Ltd, pp.114-133, 2022, 978-1-0321-8739-6</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie politique de la réforme de l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Franck Bessis; Ariane Ghirardello; Guillemette de Larquier; Delphine Rémillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire non standard des conventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Septentrion, pp.220-225, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bruyère</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles banques et assurances mutualistes entre pragmatisme et idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-12, 2022, 978-2-39061-266-7</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Abecassis; Nathalie Coutinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie sociale : crises et renouveaux / XXXVes Journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.147-168, 2015, Cahiers du CIRTES, 978-2-87558-402-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions EMS, pp.25-44, 2022, Societing, ISSN 2106-4695, 978-2-37687-552-9</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions médicales : carcan ou porte-parole des médecins ? Une étude lexicométrique (1971-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Lamotte; Anne Le Roy; Cécile Massit; Emmanuelle Puissant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations sociales, innovations économiques : XXXIVes Journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Presses universitaires de Louvain, pp.55-76, 2014, Cahiers du CIRTES. - Louvain-la-neuve, 978-2-87558-315-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions EMS, pp.81-98, 2018, 978-2-37687-152-1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établissements hospitaliers : comment l'État fait-il son marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Le Galès; Nadège Vézinat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État recomposé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Puf, pp.59-71, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme d'organisation mutualiste peut-elle résister aux transformations de la concurrence ? Une application au secteur de l'assurance maladie complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.229-244, 2018, 978-2-87558-704-6</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Defalvard; Yannick L'Horty; François Legendre; Matthieu Narcy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles frontières de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de louvain, pp.491-509, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contractualisation des rémunérations en médecine générale. Peut-on soutenir l’hypothèse d’un quiproquo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série (8), Presses universitaires de Louvain, pp.265-281, 2018, Cahiers du CIRTES, 978-2-87558-704-6</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Kerleau; Stéphanie Laguérodie; Jean-Luc Outin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise, inégalités et pauvreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.433-450, 2011, Crise, inégalités et pauvreté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dilemme efficacité versus équité dans le financement hospitalier : une lecture institutionnaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Anne Buttard; Jean-Paul Domin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et politiques sociales : entre efficacité et justice. Autour des travaux de Maryse Gadreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Eska, pp.234-245, 2011, Santé et politiques sociales : entre efficacité et justice. Autour des travaux de Maryse Gadreau</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des conventions médicales à travers leur discours. Les maux de la politique économique de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Fretel; Anne Bory; Sylvie Célérier; Florence Jany-Catrice. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.181-196, 2016, 978-2-87558-489-2</w:t>
+              <w:t xml:space="preserve">Thomas Barnay; François Legendre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emploi et politiques sociales. Défis et avenirs de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de L'Harmattan, pp.71-84, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Samia Benallah</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques industrielles versus droits sociaux : une application au secteur de l’assurance maladie complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.93-111, 2016</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Domin; Michel Maric; Sophie Delabruyère; Cyril Hédoin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà des droits économiques et des droits politiques, les droits sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Harmattan, pp.153-166, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Septentrion, pp.220-225, 2016</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un siècle de financement hospitalier (1833-1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Démier; Claire Barillé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les maux &amp; les soins : médecins et malades dans les hôpitaux parisiens au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action artistique de la ville de Paris, pp.293-302, 2007, 978-2-913246-60-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instauration de mécanismes incitatifs en faveur des contrats d’assurance maladie complémentaire : quels effets sur les inégalités en santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.147-168, 2015, Cahiers du CIRTES, 978-2-87558-402-1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Ariane Ghirardello; Guillemette de Larquier; Delphine Rémillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches institutionnalistes des inégalités en économie sociale. Tome 1, Évaluations : XXVIIe Journées de l'Association d'économie sociale, Université Paris X-Nanterre, 6 et 7 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de L'Harmattan, pp.233-244, 2007, 978-2-296-03776-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 4, Presses universitaires de Louvain, pp.55-76, 2014, Cahiers du CIRTES. - Louvain-la-neuve, 978-2-87558-315-4</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements théoriques de la politique de maîtrise des dépenses hospitalières et leurs applications pratiques (1983-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Pouch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique économique : mondialisation et mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de L'Harmattan, pp.97-135, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Puf, pp.59-71, 2014</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de santé et respects des principes de l’éthique médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Maryse Gadreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique de santé et éthique médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Économica, pp.199-218, 2005, 2-7178-5019-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de louvain, pp.491-509, 2013</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hôpitaux et la territorialisation dans les villes françaises au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannick Marec; Groupe de recherche d'histoire (Mont-Saint-Aignan, Seine-Maritime ; 2004-..). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes en crise ? : les politiques municipales face aux pathologies urbaines, fin XVIIIe - fin XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Créaphis, pp.463-478, 2005, 2-913610-49-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...648 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963701v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02071342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque versus incertitude en assurance maladie : de la précaution individuelle à la démocratie sanitaire</w:t>
               </w:r>
@@ -9735,51 +9735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens et la définition des priorités de santé : une analyse lexicométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e Journées de l'Association d'Économie Sociale : l'économie sociale en quête de ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10847,51 +10847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7B9DCC0"/>
+    <w:nsid w:val="C860DB89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11078,51 +11078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-domin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.069.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.35-58" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.174.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0052" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2018.1454433" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.352.0026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.091.0155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7755" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033875ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.355" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346760903480566" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.002.0103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.039.0158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.032.0055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053005v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caudron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hiraux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mills" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827124v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715861v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100031620" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068432v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070426v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071325v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070438v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963701v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071342v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572132v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077562v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-domin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.069.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.35-58" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.174.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0052" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.352.0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2018.1454433" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.091.0155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7755" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033875ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.355" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346760903480566" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.002.0103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.231" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.039.0158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.032.0055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053005v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caudron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hiraux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mills" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100031620" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068432v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070426v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071325v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070438v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572132v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077562v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>