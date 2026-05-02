--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -331,5430 +331,5439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La théorie économique à l’épreuve de la covid-19. Une lecture d’économie politique de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.20115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erosion of Solidarity in France and Welfare Conventions: The New Role of Complementary Health Insurance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.35-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.46.2021.1.35-58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hôpitaux publics versus cliniques privées : comparaison n’est pas raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 69 (3), pp.49-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/seve1.069.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monopole mutualiste versus concurrence dans le secteur de la prévoyance complémentaire. Retours sur un débat méconnu (1983-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 26 (1), pp.67-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.026.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie Appliquée, une renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.11-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11904-3.p.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03311373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la loi du 31 décembre 1989 dans la construction du marché de l'assurance maladie complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°357 (357), pp.52-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.357.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche d’un mode de financement unique des établissements de soins : le mythe de la convergence tarifaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°174 (2), pp.475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.174.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in the Intensity and Hardships of Hospital Work in France (1998-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors séries, pp.5-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui profite la réforme des hôpitaux publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysfonctionnement aux urgences : les malades ne sont pas coupables !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens deﬁne themselves health priorities. A lexicometric analysis applied to the CentreVal de Loire Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.295-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2019.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléconsultation médicale : les enjeux d’un nouveau marché pour les organismes complémentaires d’assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 352, pp.26-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.352.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation of healthcare demand and development of the French health system (1890–1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3), pp.498-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00076791.2018.1454433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation de l’assurance maladie complémentaire ou la construction coûteuse d’un marché réglementé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (5), pp.801-809</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du financement de la dépense de santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 408, pp.26-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de l’assurance maladie complémentaire à la lumière de la démutualisation/hybridation des banques coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.9-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de l’hôpital. Quels enjeux en termes de travail et de santé des personnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91-92 (1), pp.155-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.091.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02027486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensité et pénibilités du travail à l’hôpital. Quelles évolutions entre 1998 et 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (4), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.7755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : La généralisation de l’assurance maladie complémentaire. Comment faire rimer inefficacité avec inégalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/seve1.069.0049⟩</w:t>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017,  18 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.018.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution de l’économie en dix leçons, Hervé Defalvard. Editions de l’Atelier, Paris, 2015, 192 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.115-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des syndicats de médecins dans la production des idées en matière de politique de conventionnement. Une étude lexicométrique (1971-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.119 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.22263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paiement à l'acte et régulation du système de soins : les leçons d'une analyse de longue période</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 16 (16), pp.215-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1033875ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie politique de la santé. Un exemple exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boidin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.11361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer l’hôpital comme une entreprise. Les errements de trente ans de politique hospitalière (1983-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.11293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale à la rencontre du marché : l’expansion des mutuelles de santé dans les services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338, pp.86-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1033875ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mesure économique des changements en matière de politiques de socialisation de la santé (1890-1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.247-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes mutualistes confrontés aux modalités de regroupement des organismes complémentaires d’assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 331, pp.60-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'installer en ville : l'exemple des jeunes médecins généralistes des Hauts-de-Seine,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la démocratie sociale à la démocratie sanitaire : une évolution paradigmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, HS 3 (5), pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How much should professional markets be regulated? An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.153-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Programme de médicalisation des systèmes d’information (PMSI). De l’indicateur de comptabilité hospitalière au mode de tarification (1982-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'hôpital se moque de la charité, son compromis fondateur est rompu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.041.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02028223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluralité des approches en termes de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18-19, pp.9-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse économique de la tarification des actes en médecine générale : quelles conséquences éthiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.85-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médecins généralistes face à la contractualisation de leur rémunération. Des motivations contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.231-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market Empowerment of the Patient: The French Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69 (2), pp.143-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market empowerment of the patient: the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69 (2), pp.143-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346760903480566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations des professions médicales : organisation, règles et rémunérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.179-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justification du dépassement d'honoraire chez les omnipraticiens : une réponse rationnelle à une politique de santé irrationnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.411-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les omnipraticiens expliquent-ils leurs pratiques tarifaires ? Quelques paradoxes de la politique de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.27-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.28.27-55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets pervers de la politique incitative : l’exemple de l’assurance maladie complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (4), pp.171-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle gouvernance de l’assurance maladie : la consécration d’une régulation marchande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.5-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire des réformes hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.002.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le médecin, le patient et l'assureur : le développement de l'assurance en santé et ses conséquences sur la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.235-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une analyse pluridisciplinaire de la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (3), pp.95-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation du patient et construction d'un marché de la santé. L'expérience française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 26 (1), pp.67-86. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 2008/1 (1), pp.27-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation du patient et construction d'un marché de la santé. L'expérience française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Lebert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Le Goff</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.27-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02028459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État et le marché au chevet de l'hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.005.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du médecin traitant : l'émergence d'une régulation par la demande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (6), pp.303-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance de l'assurance maladie au risque d'un Etat social marchand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1 (1), pp.11-12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, LX (1), pp.101-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle gouvernance ou le couronnement de vingt ans de réformes hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.459-487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Samia Benallah</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre introductif. Politique de santé : la grande transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (1), pp.5-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2007.1826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/recma.357.0052⟩</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété immobilière contre patrimoine financier dans le financement des hôpitaux au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (49), pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.049.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02028774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de santé : la grande transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, LX (1), pp.5-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.2019.0017⟩</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du monopole d’émission de la monnaie : le débat banque centrale contre banque libre chez les économistes français (1860-1875)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XLV-137, pp.185-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de soins entre contrat et communauté : une analyse des transformations en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (1), pp.26-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit à la santé au risque sanitaire : une rupture paradigmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (2), pp.111-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65 (5), pp.801-809</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie sanitaire participe-t-elle à la construction d’un consommateur de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (7-8), pp.427-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le palmarès hospitalier ou la marche forcée vers le marché de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39-40 (3), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.039.0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle gouvernance sauvera-t-elle les hôpitaux publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.032.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérimentation des réseaux ville-hôpital : l’émergence d’un nouveau mode de régulation dans les services de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.1869-1896</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assurances sociales et l’ouverture des hôpitaux à l’ensemble de la population : les prémices d’une politique globale de santé publique (1914-1941)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56 (1), pp.133-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique séculaire du système hospitalier français : une analyse en termes de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Sociologie et de Demographie Medicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (1), pp.113-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et croissance de longue période du système hospitalier français (1803-1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 26, pp.71-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 339, pp.115-116</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hôpital dans le système de santé (1893-1993), une approche historique de la croissance hospitalière par la théorie de la régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Hors série, pp.131-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...3655 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5764,834 +5773,834 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2018, 978-2-200-61951-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire économique de l’hôpital (XIXe-XXe siècles), Une analyse rétrospective du développement hospitalier (1945-2009), tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation française, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et politiques sociales. Entre efficacité et justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESKA, 260 p., 2010, 978-2747217507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Buttard</w:t>
+                <w:t xml:space="preserve">halshs-01231701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire économique de l’hôpital (XIXe-XXe siècles), Une analyse rétrospective du développement hospitalier (1803-1945), tome 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La documentation française, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des droits économiques et des droits politiques, les droits sociaux? : XXVIIIes Journées de l'Association d'économie sociale, Université de Reims Champagne-Ardenne, 4 et 5 septembre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ESKA, 260 p., 2010, 978-2747217507</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delabruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Harmattan, 324 p., 2008, 978-2-296-06297-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au-delà des droits économiques et des droits politiques, les droits sociaux? : XXVIIIes Journées de l'Association d'économie sociale, Université de Reims Champagne-Ardenne, 4 et 5 septembre 2008</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de l'économie sociale : XXVIIIes Journées de l'Association d'économie sociale, Université de Reims Champagne-Ardenne, les 4 et 5 septembre 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delabruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Harmattan, 282 p., 2008, 978-2-296-06298-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance-maladie, la privatisation programmée : résister et reconstruire un système de santé efficace et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Syllepse, 173 p., 2005, Document de la Fondation Copernic, ISSN 1773-5270, 2-84950-030-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Main basse sur l'assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Hédoin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Éditions de l'Harmattan, 324 p., 2008, 978-2-296-06297-9</w:t>
+                <w:t xml:space="preserve">Michel Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Syllepse, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...377 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6601,2746 +6610,2746 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'universalisation et la fiscalisation du risque santé ont-elles accéléré la privatisation de l'assurance maladie ? Retour sur quelques paradoxes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manon Domingues Dos Santos; François Legendre; Florent Sari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'universalisation de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Campus Ouvert, pp.83-102, 2024, 978-2-494204-17-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'installation de médecins généralistes dans les zones sous-denses. Premiers résultats d'une étude en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie sociale et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Campus ouvert, 2023, 978 2 494204 02-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dérégulation de l'hôpital : le symptôme d'un nouveau régime de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Boyer; Jean-Pierre Chanteau; Agnès Labrousse; Thomas Lamarche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.455-461, 2023, 9782100840571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Coralie Barbe</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étatisation et privatisation de l'hôpital public : la double peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Gorge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé, consommation et marchés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, pp.25-44, 2022, Societing, ISSN 2106-4695, 978-2-37687-552-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du &amp;quot;100 % santé&amp;quot; : mesure de solidarité ou faux-nez du marché ? [chapitre 19]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? : le patient face au marché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'ouest; Droit et Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-273, 2022, Amplitude du droit, 978-2-9581843-1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique hospitalière entre étatisation et privatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Bruyère; Jean-Paul Domin; Bruno Lamotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les limites ? Comment le champ de l'économie sociale interroge les limites des activités économiques : XL journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série (10), Presses universitaires de louvain, pp.187-203, 2022, Cahiers du CIRTES ; Louvain-la-neuve : Presses universitaires de Louvain 2009, 978-2-3906-1266-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutualité, histoire d'une lente dépolitisation (1789-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Loriot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? : le patient face au marché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'ouest; Droit et Europe, pp.25-35, 2022, Amplitude du droit, 978-2-9581843-0-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édification du complexe médico-industriel : un trait majeur du capitalisme sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Lamotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie sociale et crises du XXIe siècle : XLIe Journées de l'Association d'économie sociale, jeudi 08 et vendredi 09 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Campus ouvert, pp.193-210, 2022, 979-10-90293-69-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation of healthcare demand and development of the French health system (1890–1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Donzé; Paloma Fernández Pérez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Business of Health : new Approaches to the Evolution of Health Systems in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor &amp; Francis Ltd, pp.114-133, 2022, 978-1-0321-8739-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruyère, M.; Domin, J.-P.; Lamotte, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les limites ? Comment le champ de l'économie sociale interroge les limites des activités économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universtaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2022, 978-2-39061-266-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03775347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télémédecine et assurance maladie complémentaire : vers un marché de la e-santé à deux vitesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Blanc; Émilie Lanciano; Damien Sauze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions sur les ressources. L’économie sociale en recomposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.229-244, 2018, 978-2-87558-704-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre bio-pouvoir et gouvernementalité. L’émergence d’un consommateur de soins chez Michel Foucault ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Roux; Yohan Gicquel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Foucault et la consommation. Gouverner et séduire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, pp.81-98, 2018, 978-2-37687-152-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citoyens et la définition des priorités de santé : une analyse lexicométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Campus ouvert, 2023, 978 2 494204 02-7</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Blanc, Émilie Lanciano, Damien Sauze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions sur les ressources : l'économie sociale en recomposition / XXXVIIIe journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série (8), Presses universitaires de Louvain, pp.265-281, 2018, Cahiers du CIRTES, 978-2-87558-704-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série (10), Presses universitaires de louvain, pp.187-203, 2022, Cahiers du CIRTES ; Louvain-la-neuve : Presses universitaires de Louvain 2009, 978-2-3906-1266-7</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance et métrologie : le grand tournant de la médecine capitaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Fretel; Anne Bory; Sylvie Célérier; Florence Jany-Catrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales en mutation : quelles opportunités et quels risques pour l’État social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.181-196, 2016, 978-2-87558-489-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensité et pénibilités du travail à l’hôpital : une analyse à partir de l’enquête Conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.261-273, 2022, Amplitude du droit, 978-2-9581843-1-5</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Fretel; Anne Bory; Sylvie Célérier; Florence Jany-Catrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales en mutation : quelles opportunités et quels risques pour l’État social,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.93-111, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie politique de la réforme de l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Franck Bessis; Ariane Ghirardello; Guillemette de Larquier; Delphine Rémillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire non standard des conventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Septentrion, pp.220-225, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles banques et assurances mutualistes entre pragmatisme et idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'ouest; Droit et Europe, pp.25-35, 2022, Amplitude du droit, 978-2-9581843-0-8</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Abecassis; Nathalie Coutinet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie sociale : crises et renouveaux / XXXVes Journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.147-168, 2015, Cahiers du CIRTES, 978-2-87558-402-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Campus ouvert, pp.193-210, 2022, 979-10-90293-69-4</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions médicales : carcan ou porte-parole des médecins ? Une étude lexicométrique (1971-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Lamotte; Anne Le Roy; Cécile Massit; Emmanuelle Puissant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations sociales, innovations économiques : XXXIVes Journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Presses universitaires de Louvain, pp.55-76, 2014, Cahiers du CIRTES. - Louvain-la-neuve, 978-2-87558-315-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bruyère</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établissements hospitaliers : comment l'État fait-il son marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Le Galès; Nadège Vézinat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État recomposé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Puf, pp.59-71, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forme d'organisation mutualiste peut-elle résister aux transformations de la concurrence ? Une application au secteur de l'assurance maladie complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-12, 2022, 978-2-39061-266-7</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Defalvard; Yannick L'Horty; François Legendre; Matthieu Narcy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles frontières de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de louvain, pp.491-509, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Taylor &amp; Francis Ltd, pp.114-133, 2022, 978-1-0321-8739-6</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contractualisation des rémunérations en médecine générale. Peut-on soutenir l’hypothèse d’un quiproquo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Kerleau; Stéphanie Laguérodie; Jean-Luc Outin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise, inégalités et pauvreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.433-450, 2011, Crise, inégalités et pauvreté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions EMS, pp.25-44, 2022, Societing, ISSN 2106-4695, 978-2-37687-552-9</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dilemme efficacité versus équité dans le financement hospitalier : une lecture institutionnaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Anne Buttard; Jean-Paul Domin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et politiques sociales : entre efficacité et justice. Autour des travaux de Maryse Gadreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Eska, pp.234-245, 2011, Santé et politiques sociales : entre efficacité et justice. Autour des travaux de Maryse Gadreau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions EMS, pp.81-98, 2018, 978-2-37687-152-1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des conventions médicales à travers leur discours. Les maux de la politique économique de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Barnay; François Legendre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emploi et politiques sociales. Défis et avenirs de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de L'Harmattan, pp.71-84, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques industrielles versus droits sociaux : une application au secteur de l’assurance maladie complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.229-244, 2018, 978-2-87558-704-6</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Domin; Michel Maric; Sophie Delabruyère; Cyril Hédoin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà des droits économiques et des droits politiques, les droits sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Harmattan, pp.153-166, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les citoyens et la définition des priorités de santé : une analyse lexicométrique</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un siècle de financement hospitalier (1833-1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Démier; Claire Barillé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les maux &amp; les soins : médecins et malades dans les hôpitaux parisiens au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Action artistique de la ville de Paris, pp.293-302, 2007, 978-2-913246-60-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instauration de mécanismes incitatifs en faveur des contrats d’assurance maladie complémentaire : quels effets sur les inégalités en santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série (8), Presses universitaires de Louvain, pp.265-281, 2018, Cahiers du CIRTES, 978-2-87558-704-6</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Ariane Ghirardello; Guillemette de Larquier; Delphine Rémillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches institutionnalistes des inégalités en économie sociale. Tome 1, Évaluations : XXVIIe Journées de l'Association d'économie sociale, Université Paris X-Nanterre, 6 et 7 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de L'Harmattan, pp.233-244, 2007, 978-2-296-03776-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.181-196, 2016, 978-2-87558-489-2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements théoriques de la politique de maîtrise des dépenses hospitalières et leurs applications pratiques (1983-2003)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Pouch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique économique : mondialisation et mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de L'Harmattan, pp.97-135, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.93-111, 2016</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hôpitaux et la territorialisation dans les villes françaises au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannick Marec; Groupe de recherche d'histoire (Mont-Saint-Aignan, Seine-Maritime ; 2004-..). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes en crise ? : les politiques municipales face aux pathologies urbaines, fin XVIIIe - fin XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Créaphis, pp.463-478, 2005, 2-913610-49-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Septentrion, pp.220-225, 2016</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de santé et respects des principes de l’éthique médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Maryse Gadreau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique de santé et éthique médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Économica, pp.199-218, 2005, 2-7178-5019-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.147-168, 2015, Cahiers du CIRTES, 978-2-87558-402-1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque versus incertitude en assurance maladie : de la précaution individuelle à la démocratie sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Eve Joël; Jérôme Wittwer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie du vieillissement. Tome 2, Âge et protection sociale : XXVes journées de l'Association d'économie sociale, Paris, 8-9 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Harmattan, pp.247-261, 2005, 2-7475-9162-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 4, Presses universitaires de Louvain, pp.55-76, 2014, Cahiers du CIRTES. - Louvain-la-neuve, 978-2-87558-315-4</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille, communauté et prise en charge de la maladie : une analyse des expériences en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorota Girard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solidarités collectives : XXIVe journées de l'Association d'économie sociale, Nantes, 9-10 septembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de L'Harmattan, pp.407-421, 2004, Famille et solidarités, 2-7475-7090-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Puf, pp.59-71, 2014</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dépenses hospitalières entre 1833 et 1993 : une approche de longue période de l’hôpital par la théorie de la régulation systémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Diebolt; Jean-Louis Escudier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La croissance économique dans le long terme : formes historiques et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.75-91, 2002, Logiques économiques (Paris), ISSN 1140-065X, 2-7475-2489-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de louvain, pp.491-509, 2013</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incidence de la loi de 1898 sur les hôpitaux : l’émergence d’une socialisation de la médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Dreyfus; Bernard Gibaud; André Gueslin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démocratie, solidarité et mutualité, autour de la loi de 1898</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Économica, pp.299-311, 1999, 2-7178-3927-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...1013 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9350,1328 +9359,1328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur de la prévoyance complémentaire entre monopole et concurrence. Comment financer la consommation de santé des ménages en période de crise économique ? (1983-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du CERMES3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 31 décembre 1989 : une première étape dans la construction du marché de l’assurance maladie complémentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39es Journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché de la prévoyance complémentaire ou monopole mutualiste. Retour sur un débat fondateur (1983-1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association française d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Amiens, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télémédecine et assurance maladie complémentaire : vers un marché de la e-santé à deux vitesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38es journées de l'association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituer un marché de l’Assurance maladie complémentaire : le rôle fondateur de la loi du 31 décembre 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association d'économie politque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Télémédecine et assurance maladie complémentaire : vers un marché de la e-santé à deux vitesses ?</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citoyens et la définition des priorités de santé : une analyse lexicométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">38es journées de l'association d'économie sociale</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e Journées de l'Association d'Économie Sociale : l'économie sociale en quête de ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs et marché dans l’assurance maladie complémentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pouvoirs dans la protection sociale et la solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01556370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions actuelles du marché de la complémentaire santé : le coût de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion del Sol</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance et métrologie : le grand tournant de la médecine capitaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36es journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensité et pénibilités du travail à l’hôpital : une analyse à partir de l’enquête Conditions de travai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les pouvoirs dans la protection sociale et la solidarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">36es journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les évolutions actuelles du marché de la complémentaire santé : le coût de la concurrence</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies des banques et des assureurs mutualistes face aux réformes : une comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVe Journées du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banque et l’assurance mutuelle confrontées aux réformes : le respect des principes mutualistes en danger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Recherche et Régulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Samia Benallah</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérimentation du prix de journée dans les hôpitaux publics. Naissance d’une organisation de soins socialisés (1893-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXes journées d'histoire du management et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles banques et assurances mutualistes entre pragmatisme et idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35e Journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La banque et l’assurance mutuelle confrontées aux réformes : le respect des principes mutualistes en danger ?</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conventions médicales : carcan ou porte-parole des médecins ? Une étude lexicométrique (1971-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34es journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lille, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs de gestion dans les réformes hospitalières : l'impossible passage de l'hôpital bureaucratique à l'hôpital-entreprise (1980-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...340 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10681,105 +10690,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise des urgences et la nécessaire évolution du système de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10847,51 +10856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C860DB89"/>
+    <w:nsid w:val="A8C47F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11078,51 +11087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-domin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.069.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296900v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.35-58" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.174.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0052" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105157v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.352.0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2018.1454433" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.091.0155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7755" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033875ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.355" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346760903480566" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.002.0103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028774v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.231" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.039.0158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.032.0055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052979v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053005v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231701v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caudron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hiraux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mills" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775347v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100031620" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944542v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068432v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070426v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071325v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070438v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071364v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572132v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556370v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077562v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-domin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.35-58" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.069.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.174.0179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.352.0026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2018.1454433" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.091.0155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7755" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033875ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11293" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.355" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346760903480566" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.002.0103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274799v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0065" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.231" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.039.0158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.032.0055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052980v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020032v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caudron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hiraux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mills" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100031620" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043337v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963698v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572113v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572132v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052304v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077563v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>