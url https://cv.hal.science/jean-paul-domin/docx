--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -552,5155 +552,5155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monopole mutualiste versus concurrence dans le secteur de la prévoyance complémentaire. Retours sur un débat méconnu (1983-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 26 (1), pp.67-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.026.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hôpitaux publics versus cliniques privées : comparaison n’est pas raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 69 (3), pp.49-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/seve1.069.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie Appliquée, une renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.11-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11904-3.p.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03311373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche d’un mode de financement unique des établissements de soins : le mythe de la convergence tarifaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°174 (2), pp.475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.174.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in the Intensity and Hardships of Hospital Work in France (1998-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors séries, pp.5-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de la loi du 31 décembre 1989 dans la construction du marché de l'assurance maladie complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°357 (357), pp.52-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.357.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When citizens deﬁne themselves health priorities. A lexicometric analysis applied to the CentreVal de Loire Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.295-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2019.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téléconsultation médicale : les enjeux d’un nouveau marché pour les organismes complémentaires d’assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 352, pp.26-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.352.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation of healthcare demand and development of the French health system (1890–1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3), pp.498-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00076791.2018.1454433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dysfonctionnement aux urgences : les malades ne sont pas coupables !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation de l’assurance maladie complémentaire ou la construction coûteuse d’un marché réglementé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (5), pp.801-809</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du financement de la dépense de santé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 408, pp.26-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui profite la réforme des hôpitaux publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de l’assurance maladie complémentaire à la lumière de la démutualisation/hybridation des banques coopératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.9-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de l’hôpital. Quels enjeux en termes de travail et de santé des personnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91-92 (1), pp.155-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.091.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02027486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial : La généralisation de l’assurance maladie complémentaire. Comment faire rimer inefficacité avec inégalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 26 (1), pp.67-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.026.0067⟩</w:t>
+              <w:t xml:space="preserve">, 2017,  18 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.018.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensité et pénibilités du travail à l’hôpital. Quelles évolutions entre 1998 et 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Lebert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (4), pp.5-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.7755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paiement à l'acte et régulation du système de soins : les leçons d'une analyse de longue période</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 16 (16), pp.215-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1033875ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des syndicats de médecins dans la production des idées en matière de politique de conventionnement. Une étude lexicométrique (1971-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Le Goff</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.119 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.22263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution de l’économie en dix leçons, Hervé Defalvard. Editions de l’Atelier, Paris, 2015, 192 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.115-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer l’hôpital comme une entreprise. Les errements de trente ans de politique hospitalière (1983-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.11293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale à la rencontre du marché : l’expansion des mutuelles de santé dans les services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338, pp.86-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1033875ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie politique de la santé. Un exemple exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.11361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'installer en ville : l'exemple des jeunes médecins généralistes des Hauts-de-Seine,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mesure économique des changements en matière de politiques de socialisation de la santé (1890-1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.247-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes mutualistes confrontés aux modalités de regroupement des organismes complémentaires d’assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 331, pp.60-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la démocratie sociale à la démocratie sanitaire : une évolution paradigmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Tribunes de la santé : Sève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, HS 3 (5), pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How much should professional markets be regulated? An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.153-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Programme de médicalisation des systèmes d’information (PMSI). De l’indicateur de comptabilité hospitalière au mode de tarification (1982-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'hôpital se moque de la charité, son compromis fondateur est rompu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.041.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02028223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse économique de la tarification des actes en médecine générale : quelles conséquences éthiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique et économique/Ethics and economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.85-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pluralité des approches en termes de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Nieddu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18-19, pp.9-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market empowerment of the patient: the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69 (2), pp.143-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00346760903480566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations des professions médicales : organisation, règles et rémunérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.179-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market Empowerment of the Patient: The French Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69 (2), pp.143-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justification du dépassement d'honoraire chez les omnipraticiens : une réponse rationnelle à une politique de santé irrationnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.411-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les omnipraticiens expliquent-ils leurs pratiques tarifaires ? Quelques paradoxes de la politique de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp.27-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.28.27-55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médecins généralistes face à la contractualisation de leur rémunération. Des motivations contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.231-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle gouvernance de l’assurance maladie : la consécration d’une régulation marchande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.5-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets pervers de la politique incitative : l’exemple de l’assurance maladie complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1 (1), pp.11-12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 63 (4), pp.171-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/recma.357.0052⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire des réformes hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.002.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le médecin, le patient et l'assureur : le développement de l'assurance en santé et ses conséquences sur la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.235-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Samia Benallah</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une analyse pluridisciplinaire de la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Hors séries, pp.5-29</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (3), pp.95-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation du patient et construction d'un marché de la santé. L'expérience française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02028459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État et le marché au chevet de l'hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.005.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du médecin traitant : l'émergence d'une régulation par la demande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (6), pp.303-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation du patient et construction d'un marché de la santé. L'expérience française.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008/1 (1), pp.27-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance de l'assurance maladie au risque d'un Etat social marchand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, LX (1), pp.101-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle gouvernance ou le couronnement de vingt ans de réformes hospitalières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.459-487</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre introductif. Politique de santé : la grande transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (1), pp.5-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoap.2007.1826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété immobilière contre patrimoine financier dans le financement des hôpitaux au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (49), pp.9-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.049.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02028774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du monopole d’émission de la monnaie : le débat banque centrale contre banque libre chez les économistes français (1860-1875)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XLV-137, pp.185-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de santé : la grande transformation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 408, pp.26-35</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Gadreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, LX (1), pp.5-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit à la santé au risque sanitaire : une rupture paradigmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (2), pp.111-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie sanitaire participe-t-elle à la construction d’un consommateur de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (7-8), pp.427-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système de soins entre contrat et communauté : une analyse des transformations en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (1), pp.26-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...103 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.018.0013⟩</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le palmarès hospitalier ou la marche forcée vers le marché de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39-40 (3), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.039.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle gouvernance sauvera-t-elle les hôpitaux publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.032.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérimentation des réseaux ville-hôpital : l’émergence d’un nouveau mode de régulation dans les services de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.1869-1896</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assurances sociales et l’ouverture des hôpitaux à l’ensemble de la population : les prémices d’une politique globale de santé publique (1914-1941)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56 (1), pp.133-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et croissance de longue période du système hospitalier français (1803-1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AF, Histoire Economique Quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 26, pp.71-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique séculaire du système hospitalier français : une analyse en termes de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Sociologie et de Demographie Medicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (1), pp.113-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...3188 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571844v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02052980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hôpital dans le système de santé (1893-1993), une approche historique de la croissance hospitalière par la théorie de la régulation</w:t>
               </w:r>
@@ -5800,51 +5800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5888,51 +5888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6107,461 +6107,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01231701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà des droits économiques et des droits politiques, les droits sociaux? : XXVIIIes Journées de l'Association d'économie sociale, Université de Reims Champagne-Ardenne, 4 et 5 septembre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delabruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Harmattan, 324 p., 2008, 978-2-296-06297-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de l'économie sociale : XXVIIIes Journées de l'Association d'économie sociale, Université de Reims Champagne-Ardenne, les 4 et 5 septembre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delabruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Harmattan, 282 p., 2008, 978-2-296-06298-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire économique de l’hôpital (XIXe-XXe siècles), Une analyse rétrospective du développement hospitalier (1803-1945), tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La documentation française, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance-maladie, la privatisation programmée : résister et reconstruire un système de santé efficace et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Syllepse, 173 p., 2005, Document de la Fondation Copernic, ISSN 1773-5270, 2-84950-030-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Main basse sur l'assurance maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...354 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6736,51 +6736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Thorigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Campus ouvert, 2023, 978 2 494204 02-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6885,1136 +6885,1136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réforme du &amp;quot;100 % santé&amp;quot; : mesure de solidarité ou faux-nez du marché ? [chapitre 19]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? : le patient face au marché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'ouest; Droit et Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-273, 2022, Amplitude du droit, 978-2-9581843-1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique hospitalière entre étatisation et privatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Bruyère; Jean-Paul Domin; Bruno Lamotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les limites ? Comment le champ de l'économie sociale interroge les limites des activités économiques : XL journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série (10), Presses universitaires de louvain, pp.187-203, 2022, Cahiers du CIRTES ; Louvain-la-neuve : Presses universitaires de Louvain 2009, 978-2-3906-1266-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutualité, histoire d'une lente dépolitisation (1789-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plus d'assurance santé pour moins de protection ? : le patient face au marché</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'ouest; Droit et Europe, pp.25-35, 2022, Amplitude du droit, 978-2-9581843-0-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édification du complexe médico-industriel : un trait majeur du capitalisme sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Lamotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie sociale et crises du XXIe siècle : XLIe Journées de l'Association d'économie sociale, jeudi 08 et vendredi 09 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Campus ouvert, pp.193-210, 2022, 979-10-90293-69-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruyère, M.; Domin, J.-P.; Lamotte, B. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les limites ? Comment le champ de l'économie sociale interroge les limites des activités économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universtaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2022, 978-2-39061-266-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03775347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation of healthcare demand and development of the French health system (1890–1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Donzé; Paloma Fernández Pérez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Business of Health : new Approaches to the Evolution of Health Systems in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor &amp; Francis Ltd, pp.114-133, 2022, 978-1-0321-8739-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étatisation et privatisation de l'hôpital public : la double peine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Gorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé, consommation et marchés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EMS, pp.25-44, 2022, Societing, ISSN 2106-4695, 978-2-37687-552-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La réforme du &amp;quot;100 % santé&amp;quot; : mesure de solidarité ou faux-nez du marché ? [chapitre 19]</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télémédecine et assurance maladie complémentaire : vers un marché de la e-santé à deux vitesses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.261-273, 2022, Amplitude du droit, 978-2-9581843-1-5</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Blanc; Émilie Lanciano; Damien Sauze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions sur les ressources. L’économie sociale en recomposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.229-244, 2018, 978-2-87558-704-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série (10), Presses universitaires de louvain, pp.187-203, 2022, Cahiers du CIRTES ; Louvain-la-neuve : Presses universitaires de Louvain 2009, 978-2-3906-1266-7</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre bio-pouvoir et gouvernementalité. L’émergence d’un consommateur de soins chez Michel Foucault ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Roux; Yohan Gicquel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Foucault et la consommation. Gouverner et séduire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, pp.81-98, 2018, 978-2-37687-152-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citoyens et la définition des priorités de santé : une analyse lexicométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Blanc, Émilie Lanciano, Damien Sauze. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tensions sur les ressources : l'économie sociale en recomposition / XXXVIIIe journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série (8), Presses universitaires de Louvain, pp.265-281, 2018, Cahiers du CIRTES, 978-2-87558-704-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance et métrologie : le grand tournant de la médecine capitaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Batifoulier; Marion Del Sol. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'ouest; Droit et Europe, pp.25-35, 2022, Amplitude du droit, 978-2-9581843-0-8</w:t>
+              <w:t xml:space="preserve">Anne Fretel; Anne Bory; Sylvie Célérier; Florence Jany-Catrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales en mutation : quelles opportunités et quels risques pour l’État social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.181-196, 2016, 978-2-87558-489-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Campus ouvert, pp.193-210, 2022, 979-10-90293-69-4</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensité et pénibilités du travail à l’hôpital : une analyse à partir de l’enquête Conditions de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Fretel; Anne Bory; Sylvie Célérier; Florence Jany-Catrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales en mutation : quelles opportunités et quels risques pour l’État social,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.93-111, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Taylor &amp; Francis Ltd, pp.114-133, 2022, 978-1-0321-8739-6</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie politique de la réforme de l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Franck Bessis; Ariane Ghirardello; Guillemette de Larquier; Delphine Rémillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire non standard des conventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Septentrion, pp.220-225, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...549 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles banques et assurances mutualistes entre pragmatisme et idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9367,1175 +9367,1175 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La loi du 31 décembre 1989 : une première étape dans la construction du marché de l’assurance maladie complémentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39es Journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché de la prévoyance complémentaire ou monopole mutualiste. Retour sur un débat fondateur (1983-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association française d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le secteur de la prévoyance complémentaire entre monopole et concurrence. Comment financer la consommation de santé des ménages en période de crise économique ? (1983-1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du CERMES3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Amiens, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télémédecine et assurance maladie complémentaire : vers un marché de la e-santé à deux vitesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38es journées de l'association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituer un marché de l’Assurance maladie complémentaire : le rôle fondateur de la loi du 31 décembre 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association d'économie politque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Télémédecine et assurance maladie complémentaire : vers un marché de la e-santé à deux vitesses ?</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citoyens et la définition des priorités de santé : une analyse lexicométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">38es journées de l'association d'économie sociale</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thorigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38e Journées de l'Association d'Économie Sociale : l'économie sociale en quête de ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Reims, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs et marché dans l’assurance maladie complémentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pouvoirs dans la protection sociale et la solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01556370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions actuelles du marché de la complémentaire santé : le coût de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion del Sol</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance et métrologie : le grand tournant de la médecine capitaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36es journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensité et pénibilités du travail à l’hôpital : une analyse à partir de l’enquête Conditions de travai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les pouvoirs dans la protection sociale et la solidarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">36es journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les évolutions actuelles du marché de la complémentaire santé : le coût de la concurrence</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérimentation du prix de journée dans les hôpitaux publics. Naissance d’une organisation de soins socialisés (1893-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXes journées d'histoire du management et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banque et l’assurance mutuelle confrontées aux réformes : le respect des principes mutualistes en danger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Forum Recherche et Régulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles banques et assurances mutualistes entre pragmatisme et idéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35e Journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Samia Benallah</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies des banques et des assureurs mutualistes face aux réformes : une comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Journées du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098730v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-02098727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conventions médicales : carcan ou porte-parole des médecins ? Une étude lexicométrique (1971-2008)</w:t>
               </w:r>
@@ -10856,51 +10856,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8C47F77"/>
+    <w:nsid w:val="B1055944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11087,51 +11087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-domin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.35-58" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.069.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.174.0179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468361v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.352.0026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2018.1454433" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.091.0155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7755" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052998v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033875ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11361" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11293" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.355" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346760903480566" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.002.0103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274799v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0065" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.231" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.039.0158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.032.0055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052980v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020032v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caudron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hiraux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mills" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamotte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100031620" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043337v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963698v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572113v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572132v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052304v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077563v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-domin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-9220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905654v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rauly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.46.2021.1.35-58" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.026.0067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve1.069.0049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03311373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lebert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Goff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.174.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.357.0052" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thorigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2019.0017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.352.0026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00076791.2018.1454433" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coutinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6709" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.091.0155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.7755" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025898v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033875ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22263" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020023v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11293" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11361" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043323v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.355" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028223v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Gadreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00346760903480566" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02043327v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.28.27-55" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.002.0103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052990v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bloy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.005.0065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202861v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoap.2007.1826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02028774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.049.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202856v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052940v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963181v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956453v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.039.0158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.032.0055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052983v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02052980v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020032v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053005v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571969v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caudron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hiraux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mills" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loriot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes1.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827223v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775347v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruy&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100031620" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715861v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944542v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043337v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963232v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070423v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070430v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105196v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963698v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572080v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572113v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572132v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052304v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01556370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572008v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077563v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098733v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098728v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>