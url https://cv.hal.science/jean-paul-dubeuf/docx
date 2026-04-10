--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Paul DUBEUF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-paul-dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8894-0416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Paul DUBEUF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Agronome - DAA en production animales - DEA d'Analyse économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherches INRAE &amp;quot;Sciences pour l'Action, les Transitions et les Territoires&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">État civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le O6 octobre 1956 à La Tronche (Isère)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marié, deux enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Formation à la rédaction professionnelle en langue anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Formation à la Prospective territoriale, par l’Association Geistel, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 : Formation ULRIST à la veille documentaire (wiki ; Web 2.0)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000- 2012 : Diverses formations à la gestion de projet et à l’intelligence stratégique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980-1981 : DEA d'Analyse Economique, Université de Dijon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1977-1979 : Ingénieur Agronome, MONTPELLIER SUP AGRO, promotion 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1975 : Baccalauréat série C, Mention Bien. Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position administrative et professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2011, en poste au Laboratoire sur le développement de l'élevage au laboratoire sur le Département de l'Elevage (UR SELMET -LRDE de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR SELMET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à Corte (Corse) ; activités de recherche sur l'innovation et a mise en oeuvre des politiques publiques en matière d'élevage méditerranéen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l'International Goat Association de septembre 2008 à septembre 2012 - Associate Editor de Small Ruminant Research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chevalier du Mérite Agricole (2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1**995- 2010:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé de mission auprès du département SAD de l'INRA (Institut National de la Recherche Agronomique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur de Recherche à l'INRA au département Sciences pour l'Action et le Développement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Février 1995 à Janvier 2007 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directeur scientifique du CIRVAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Août 1884 - Février 1995 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur Conseil auprès des coopératives laitières au Bureau technique de Promotion laitière (BTPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Février 1983 - Juillet 1984:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de recherches puis Ingénieur commercial dans une société d'Aliment du bétail (Purina SA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1981 à Décembre 1982 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Volontaire Aide technique à l'INRA en Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche et Ingénierie en prospective et Information en appui aux activités d'élevage et de développement rural</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l'expertise Ecophyto RD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité d'animation d'équipes techniques puis organisation et animation scientifique d'un Centre de Ressources international le CIRVAL depuis septembre 1994 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement durable : Expertise et analyses prospectives pour le Développement durable des activités d'élevage et des zones rurales en Méditerranée.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise au point et développement d'un système d'information à distance pour les filières d'élevage (bases de données, bases documentaires, organisation des procédures d'échanges, publication de dossiers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie et Développement des systèmes d'élevage en Méditerranée. Organisation et Animation de réseaux (FAO/CIHEAM, Fédération internationale de laiterie, International Goat Association.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert pour le diagnostic environnemental en élevage (DEXEL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils d'aide à la décision pour les coopératives et les éleveurs laitiers. Mise au point de suivis de groupe télématique (ECOLAIT télématique en 1986)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corsican goat food chain is committed to a strategic approach driven by innovative dynamics to strengthen its attractiveness and guarantee its future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Laure Lanzalavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage, secteur stratégique pour la sécurité alimentaire du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of goats in the future redesigning of livestock activities and value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Maria Castel Genis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.107065. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sylvopastoralisme en Méditerranée : Innover pour favoriser les synergies entre gestion forestière et élevage pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XLIV (3), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the operational perspectives of agrosilvopastoralism in the Mediterranean Region: Learnings from observations in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Biehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lorton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.107131. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour favoriser les synergies entre gestion forestière et élevage pastoral. L'exemple des initiatives conduites en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Dario Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, T. XLIV (3), pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la montagne dans le développement du pastoralisme corse: L'action publique en faveur des territoires d'estive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études corses et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86-87, pp.81-110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rga.1962.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean agro-pastoral systems and agro-ecology: A cross-analysis of two situations in Corsica and in the argane tree area in Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48259/bc1960e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of goat production systems in the Mediterranean basin: Between ecological intensification and ecologically intensive production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.2-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallnunres.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and farming system dynamics and their drivers in the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.702-710. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme. Des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur du pastoralisme en Corse : objectifs, représentations, mise en œuvre opérationnelle et visions de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean sheep and goat sectors between constants and changes over the last decade Future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aw Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technology, innovation and governance for the goat sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.2-6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functionality issues for small ruminants: What changes are needed in territorial public policies and training ? Report of two round tables on territorial issues and training for the development of goat farming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.136-145. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices for pro–poor development projects involving goats: First outputs of acomparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramkumar Bendapudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Bhandari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remedios Carrasco-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social and environmental challenges faced by goat and small livestock local activities: Present contribution of research-development and stakes for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (1-3), pp.3 - 8. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives and projects to promote the Mediterranean local cheeses and their relations to the development of livestock systems and activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castel Genis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (2-3), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international panorama of goat selection and breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic and incentive payments for goat and sheep milk in relation to quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1-2), pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait de brebis et de chèvre en Méditerranée et dans les Balkans : diversité des situations locales et des perpectives sectorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tsiboukas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.258-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation, changes and future of goat industry around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.165-173. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for goat farming in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canagasaby Devendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F.W. Haenlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of sheep and goat milks : Quality and hygienic factors for the sheep and goat dary sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kalantzopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Fédération Internationale de Laiterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 390, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des systèmes de production ovine et caprine en Méditerranée : chiffres clés et indicateurs de fonctionnement et d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série B : Etudes et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de propositions d’actions opérationnelles pour l’élevage en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diner thématique sur l'agriculture corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Anima, Apr 2025, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels scénarios pour le sylvopastoralisme en Méditerranée : Les enseignements de l'exemple corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques d’innovation et d’adaptation des systèmes caprins sylvopastoraux en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de la Recherche agronomique Maroc, Jun 2025, Chefchaouen, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic performance of pastoral systemsin the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Sokratous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Altana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Skordos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Seminar of FONCIMED Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foncimed International Network, Oct 2024, Baeza (Jaen, Andalucia), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of prospective methods to support pastoral strategies in the Mediterranean through the example of Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73RD ANNUAL M EETING OF THE E UROPEAN FEDERATION OF ANIMAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’innovation sur le pastoralisme en Méditerranée par une approche participative :Le projet PRIMA Pastinnova 2022-2025et la mise en place de Living Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sylvopastoralisme en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPM "Forêt Méditerranéenne", Sep 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future contribution of goats in redesigning livestock activities and value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Association, Sep 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping synergies for the exploitation of the Mediterranean forests, a challenfor public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lorton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar of Networks on pasture and forage crops and on Sheep and Goats nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIHEAM-Zaragoza, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment anticiper le futur de l'arganeraie? L'apport des démarches de prospective territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de l'Arganier. L'arganier, symbole de résilience.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDZOA, May 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASTINNOVA -Innovative models for sustainable future of Mediterranean pastoral systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Guadalupe Rivera-Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopez-Francos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar of networks on pasture and forage crops and on sheep and Goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIHEAM, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective territoriale, une approche méthodologique pertinente pour anticiper ce que sera l'arganeraie demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l’action publique en faveur des territoires d’estive de Corse : Des ressources pastorales longtemps déqualifiées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes foncières héritées et enjeux contemporains de la montagne méditerranéenne. Séminaire du réseau Foncimed - Corte -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Fédération de Recherche Environnement et Société (CNRS / Université de Corse), Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prospects of pastoral sheep and goat dairy systems in the Mediterranean to cope with global changing: An analysis from the Corsican case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the FAO-CIHEAM Network for Research and Development in Sheep and Goats (Subnetworks on Nutrition and Production Systems) and the FAO-CIHEAM Subnetwork for the Research and Development of Mediterranean Pasture and Forage Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Oct 2019, Meknes, Morocco. 219 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visions et référentiels des politiques de développement territorial dans l’arganeraie : retour sur 10 ans d’initiatives et de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès International sur l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale pour le Développement des Zones Oasiennes et de l'Arganier (ANDZOA)., Dec 2019, Agadir, Maroc. 580 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of sheep and goat production systems in the agro-ecological transition:a collective participative approach in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for Sustainability in Sheep and Goats- 2nd Joint Seminar of the Subnetworks on Nutrition and on Production Systems of the FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM), INT., Oct 2017, Vitoria-Gasteiz, Spain. 488 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Congrès international de l’Arganier comme dispositif de valorisation et de transmission des connaissances pour le développement de l’Arganeraie. De l’intention affichée à la réalité opérationnelle Quel type de transmission de savoirs, une innovation institutionnelle favorise t’elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et transmission dans les arrière-pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bocognano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités locales et l’action publique dans les Arrière – Pays méditerranéens : logique de muséification, mise en scène ou levier de développement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des spécificités dans les Arrière - Pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main issues and challenges faced by pastoral goats in arid areas in a fast changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Goat Day Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal Sciences Research Institute of Iran (ASRI)., Sep 2017, Téhéran, Iran. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ganadería caprina frente a los cambiamientos globales en el mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Mexico National Conference on Goat Production - Reunión sobre caprinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México (UNAM). MEX., Oct 2017, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean sheep and goat sectors between constants and changes over the last decade. Future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Aw Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of land and farming system dynamics in Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Geijzendorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Simon-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroMed International Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement Méditerranéen et Modélisation des Agro-Hydrosystèmes (1114)., Dec 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution and changes in the Mediterranean sheep and goat sectors over the last decade, future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network on Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public policies in favor of Geographical Indications in Morocco: Mental models, appropriation by the actors, and impact on innovation and local dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Agriculture in an Urbanizing Society: Reconnecting Agriculture and Food Chains to Societal Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des Indications géographiques au Maroc impactent-elles le développement territorial de l’arganeraie et de ses ressources et dans quelles directions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de l'arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How public policies on livestock sectors could support innovations and transitions toward a renewed pastoralism in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat farming in the Mediterranean basin: Main issues and challenges for mountain and pastoral areass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Small Ruminant Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bahri Dagdas International Agricultural Research Institute (BDIARI). TUR., Oct 2014, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small goat holders to face food security, poverty and environmental challenges: conditions for experiencing successful projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations dissociatives de l’élevage caprin par les différents acteurs de l’arganeraie: des enseignements pour l’organisation d’un développement territorial basé sur la complémentarité de plusieurs activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FAO CIHEAM sur les systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la complémentarité des activités agricoles, d’élevage et de cueillette dans l’arganeraie ; réappropriations sociales et techniques des systèmes productifs locaux et enjeux de résilience pour les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès international de l'arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique du Maroc (INRA). Agadir, MAR., Dec 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage et suivi des priorités stratégiques autour des projets de développement de l’élevage et de leur impact pour répondre aux enjeux de lutte contre la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences de l'information et leurs implications géopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public policies in favor of livestock sectors in Corsica : why to build an innovative technical system on pastoralism and how !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV. ESRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futuro de la ganadería de pequeños rumiantes en la cuenca mediterránea en el marco de la nueva Política Agraria Común: repercusiones en el mundo rural y perspectivas futuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37.Congreso Sociedad Española de Ovinotecnia y Caprinotecnia (SEOC) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ciudad Real, España. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la production et des marchés de viande caprine et systèmes d’innovation : Présentation de quelques exemples dans plusieurs régions du monde et enseignements sur les facteurs de réussite de ces initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foire Caprine du sud et des produits du terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Provinciale de l'Agriculture d'Essaouira. MAR., Nov 2012, Essaouira, Maroc. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion d'innovations environnementales par les acteurs-prescripteurs de la recherche-développement dans le secteur de la vigne et du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technology, innovation and governance for the goat sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Association (IGA). USA., Sep 2012, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique des activités d'élevage pastoral en Méditerrannée : veille stratégique, prospective territoriale et dispositifs de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique VSST 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Corte, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique des activités d'élevage pastoral en Méditerrannée : veille stratégique, prospective territoriale et dispositifs de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. séminaire VSST ( veille scientifique stratégique et technologique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veille stratégique scientifique et technologique (VSST)., May 2012, Ajaccio, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realties, strategies and methods to valorize and promote the small scale cheeses : lessons from the interregional european project MIREDAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium of Goat Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bella, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and diversity of the dairy goat production systems and industry around the world. Structural market and organisational conditions for their development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Simposio Internacional sobre Caprinos e Ovinos de Corte (3rd SINCORTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Joao Pessoa, Brazil. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in goat production systems in Europe and interrelations with the dairy goat industry and european regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Goat Farming in Central and Eastern European Countries: Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisations de l'Observatoire FAO-CIHEAM des systèmes de production ovine et caprine et réflexions sur la mise en place de références régionales en élevage ovin caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du sous-réseau Systèmes de Production du réseau Interrégional FAO-CIHEAM de recherche et développement sur les ovins et caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements des modes de production animale au début du XXIe siècle : enjeux et difficultés pour de nouveaux champs d'investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Seminar Changes in sheep and goat farming systems at the beginning of the 21e century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Ponte de Lima, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les fromages au lait de brebis dans l'Europe du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Plénier Fromages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Ordizia, Espagne. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des pays méditerranéens émergeants : perspectives des productions animales et besoins en matière de développement, formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Euro-Méditerranéen NECF. Nourrir l'esprit, combattre la faim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Lamezia, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolucion duradera de los sistemas de produccion ovina y caprina en el Mediterràneo : demandas identificadas de asistencia técnica y de innovacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Jordanas cientificas de la sociedad espanola de ovino tecnia y caprino tecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction for strategy for development of goat farming in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canagasaby Devendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haenlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. anniversary of international goat association Rond Table on goat contribution to human kid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation, changes and future of goat industry around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. anniversary of international goat association Rond Table on goat contribution to human kid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements dans les systèmes de production ovine et caprine et valorisation de la diversité. Résultats de l'observatoire des systèmes de production ovine et caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de production dans le cahier des charges des fromages caprins et ovins AOP de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un cycle de formation en Algarve, Basilicate et Corse dans le cadre d'un programme LEADER II Transnational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpeggio d'alpagio e loro tracabilità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANFOSC, Aug 2001, Bella, Potenza, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production de lait de chèvre dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Falagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for a sustainable dairy sector in the Medierranean,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; OEP, Oct 2000, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs pour accompagner le développement durable des zones rurales :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées internationales de l'APREMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité du besoin d'information des secteurs d'élevage ovin et caprin dans l'espace Euro-méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'évolution des systèmes de production ovine et caprine laitières dans différents pays euroméditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrizasa-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gabina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry, an innovation for ruminant breeding systems in Corsica? Situation, initiatives and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Abi Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The White Paper on pastoralism in the Mediterranean: Advocating the different forms of pastoralism in the strategies of public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosylvopastoralism in Corsica, an organizational innovation analyzed from the example of the Gjusanni microregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PASTINNOVA PRIMA project : Developing innovation on Pastoralism with the Living Labs approach 2022-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de mise en œuvre des politiques publiques en faveur du développement des arrière-pays au Maroc : l’exemple du Pilier II du Plan Maroc Vert dans l’arganeraie et la région Souss Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba El Mazouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Agadir, Maroc. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The White Paper on Pastoralism in the Mediterranean Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pastinnova Consortium, 2025, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15051790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of sheep and goat milks : quality and hygienic stakes for the sheep and goat dairy sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kalantzopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives de développement de la filière lait de chèvre dans le bassin méditerranéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRVAL. Food Agricultural Organization -Etude FAO Production et Santé Animale, 131, 109 p., 1996, 1014-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book : Histoire des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage caprin en Corse : un fort ancrage pastoral entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Prospects on the Goat Activities for the Coming Decades in the Context of a World in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sándor Kukovics. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goat Science - Environment, Health and Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Goat Science -Environment, Health and Economy, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.98651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public interventions regarding pastoral activities in the argan-tree area in Morocco: continuity and changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978‐2‐87614‐762‐1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage caprin en Corse: Un fort ancrage entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire des régions caprines françaises entre mondialisation et relocalisation, modernité et tradition : Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Groupe d'éthozootechnie Caprine, 93 p., 2019, Ethnozootechnie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public interventions regarding pastoral activities in the Argane tree area in Morocco: continuities and changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Policies and Ecological intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization and shifts in genetic selection and breeding of goats to face current environmental issues in livestock activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable goat breeding and goat farming in Central and Eastern European Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO - Fiat Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 297 p., 2016, 978-92-5-109123-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nord au Sud : recompositions des liens entre familles et élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences ; INRA-SAD éd., pp.259-283, 2014, PROfil, 978-2-7598-1192-2. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge harvest report in Morocco : “Goat kid meat from the argan forest project, south west Morocco”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth M. Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices on sustainable pro–poor small ruminant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Goat Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 436 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the context of the study and the socio economic importance of the goat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Capote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices on sustainable pro–poor small ruminant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Goat Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 436 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface par Dr. Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage caprin au nord du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de la Recherche Agronomique de Tanger (CRRA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-9954-34-872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the Mediterranean networks of cooperative research in animal production in favor of innovation : situation and outlooks for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New trends for innovation in the mediterranean animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 345 p., 2011, European Association for Animal Production Publication, 978-90-8686-726-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme et la transhumance, à l'origine de la diversité du patrimoine fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fromages fermiers et artisanaux de la Méditerranée. Méthodes de valorisation et de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des fromages artisanaux et fermiers de la Méditerranée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race des animaux : races locales ou races améliorées &amp;quot;exotiques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fromages fermiers et artisanaux de la Méditerranée. Méthodes de valorisation et de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des fromages artisanaux et fermiers de la Méditerranée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la définition de recommandations pour la traite mécanique des brebis et des chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits laitiers ovins et caprins en Méditerranée : traditionnels et sains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO/CIRVAL, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de production du lait de chèvre dans le Bassin Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Falagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Wageningen Press, 2000, Publication - European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place d’un service de prestation spécialisé en traction animale en Corse et ses perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des projets et politiques de soutien a l’elevage pastoral en corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLLOW THE THING :THE CASE OF THE GOAT VALUE CHAIN AND THE INNOVATION OF ORGANIZING THE SECTOR IN CORSICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Laura Lanzalavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Business model of shepherds’ schools; the example of the “Escuela de Pastores” in Andalusia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAPA; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Bottlenecks in Mediterranean Value Chain of Pastoral Products linked to Innovations and Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta G. Rivera-Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs du Pastoralisme en Corse : Scénarios prospectifs, interpellations stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bielhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UMR Selmet -LRDE. 2021, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse Les connaissances disponibles sur le pastoralisme corse, la situation et l’évolution des pratiques pastorales, l’utilisation des parcours et des zones d’ estive mises en œuvre dans les élevages Partie 2-Résultats des enquêtes auprès des éleveurs pastoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE - Corse; ODARC; Chambre régionale d'Agriculture. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur le fonctionnement des systèmes d’élevage et l’utilisation des territoires pastoraux en Corse. Projets REDYN -« Repères » et CASDAR-ARPIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bielhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chéoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA-LRDE; ODARC; Chambre régionale d'Agriculture de Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic approfondi d ’estive et la mise en discussion des perspectives de gestion et d’usage pastoral Diagnostic pastoral de l’ estive de Vivario Vallée du Manganellu / Monte d’Oru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA-LRDE; Chambre régionale d'Agriculture de Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse Les connaissances disponibles sur le pastoralisme corse, la situation et l’évolution des pratiques pastorales, l’utilisation des parcours et des zones d’ estive mises en œuvre dans les élevages Partie 1 Analyse documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA-LRDE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse. [Partie 2 résultats d'enquêtes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inconnu. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des arrières pays et du pastoralisme en Méditerranée : Poids des logiques institutionnelles, des représentations et des rapports de force entre acteurs locaux pouvoirs publics et financeurs -Mise en œuvre et impacts des projets Une analyse comparée des actions en faveur de l’élevage, des produits de terroir et du développement territorial dans le nord du Maroc , dans l ’arganeraie en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR SELMET; SELMET LRDE. 2015, 34p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation en production végétale en Corse : un système inscrit dans des dynamiques de territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inconnu. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des arrières pays et du pastoralisme en Méditerranée : Poids des logiques institutionnelles, des représentations et des rapports de force entre acteurs locaux pouvoirs publics et financeurs - Mise en œuvre et impacts des projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en produits phytosanitaires. Volet 1. Tome VII : Analyse des jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Halska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Ecologie, de l'Energie, du Développement durable, et de l'Aménagement du Territoire. 2010, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie pour le pastoralisme en Corse ? Propositions d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on public policies and their importance for pastoralism in the Mediterranean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Advanced Course INNOVATIONS FOR SUSTAINABLE MEDITERRANEAN PASTORAL SYSTEMS - PASTINNOVA, Saragosse, Spain. 2024, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agro – écologie pour les activités d’élevage en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. Programme « Enseigner à Produire autrement » (L’agro – écologie pour les activités d’élevage en Corse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche opérationnelle du suivi des engagements agro-écologiques à l’échelle des exploitations à orientation pastorale. Livret méthodologique appliqué aux élevages de petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cycle de Formation et de sensibilisation à l'agro-écologie dans les élevages en Corse (Méthodologie d'évaluation des indicateurs agro-écologiques dans les élevages de Corse), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable de l’agriculture : notions générales, enjeux, stratégies d’actions publiques et décisions des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master INGESAME et Eau -Environnement, 2012, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des représentations des acteurs et perspectives de développement de l’élevage ovin caprin en CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seyni Saley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation agro - écologique des exploitations pastorales en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Umani- Les nouveaux nomades - Corte, nid d'aigle accroché par la racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Claus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage, un secteur stratégique pour l'alimentation au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Paul DUBEUF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-paul-dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8894-0416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Paul DUBEUF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Agronome - DAA en production animales - DEA d'Analyse économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherches INRAE &amp;quot;Sciences pour l'Action, les Transitions et les Territoires&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">État civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le O6 octobre 1956 à La Tronche (Isère)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marié, deux enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Formation à la rédaction professionnelle en langue anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Formation à la Prospective territoriale, par l’Association Geistel, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 : Formation ULRIST à la veille documentaire (wiki ; Web 2.0)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000- 2012 : Diverses formations à la gestion de projet et à l’intelligence stratégique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980-1981 : DEA d'Analyse Economique, Université de Dijon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1977-1979 : Ingénieur Agronome, MONTPELLIER SUP AGRO, promotion 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1975 : Baccalauréat série C, Mention Bien. Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position administrative et professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2011, en poste au Laboratoire sur le développement de l'élevage au laboratoire sur le Département de l'Elevage (UR SELMET -LRDE de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR SELMET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à Corte (Corse) ; activités de recherche sur l'innovation et a mise en oeuvre des politiques publiques en matière d'élevage méditerranéen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l'International Goat Association de septembre 2008 à septembre 2012 - Associate Editor de Small Ruminant Research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chevalier du Mérite Agricole (2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1**995- 2010:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé de mission auprès du département SAD de l'INRA (Institut National de la Recherche Agronomique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur de Recherche à l'INRA au département Sciences pour l'Action et le Développement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Février 1995 à Janvier 2007 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directeur scientifique du CIRVAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Août 1884 - Février 1995 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur Conseil auprès des coopératives laitières au Bureau technique de Promotion laitière (BTPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Février 1983 - Juillet 1984:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de recherches puis Ingénieur commercial dans une société d'Aliment du bétail (Purina SA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1981 à Décembre 1982 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Volontaire Aide technique à l'INRA en Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche et Ingénierie en prospective et Information en appui aux activités d'élevage et de développement rural</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l'expertise Ecophyto RD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité d'animation d'équipes techniques puis organisation et animation scientifique d'un Centre de Ressources international le CIRVAL depuis septembre 1994 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement durable : Expertise et analyses prospectives pour le Développement durable des activités d'élevage et des zones rurales en Méditerranée.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise au point et développement d'un système d'information à distance pour les filières d'élevage (bases de données, bases documentaires, organisation des procédures d'échanges, publication de dossiers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie et Développement des systèmes d'élevage en Méditerranée. Organisation et Animation de réseaux (FAO/CIHEAM, Fédération internationale de laiterie, International Goat Association.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert pour le diagnostic environnemental en élevage (DEXEL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils d'aide à la décision pour les coopératives et les éleveurs laitiers. Mise au point de suivis de groupe télématique (ECOLAIT télématique en 1986)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corsican goat food chain is committed to a strategic approach driven by innovative dynamics to strengthen its attractiveness and guarantee its future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Laure Lanzalavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage, secteur stratégique pour la sécurité alimentaire du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour favoriser les synergies entre gestion forestière et élevage pastoral. L'exemple des initiatives conduites en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Dario Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, T. XLIV (3), pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of goats in the future redesigning of livestock activities and value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Maria Castel Genis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.107065. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sylvopastoralisme en Méditerranée : Innover pour favoriser les synergies entre gestion forestière et élevage pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XLIV (3), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the operational perspectives of agrosilvopastoralism in the Mediterranean Region: Learnings from observations in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Biehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lorton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.107131. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la montagne dans le développement du pastoralisme corse: L'action publique en faveur des territoires d'estive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études corses et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86-87, pp.81-110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rga.1962.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean agro-pastoral systems and agro-ecology: A cross-analysis of two situations in Corsica and in the argane tree area in Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48259/bc1960e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of goat production systems in the Mediterranean basin: Between ecological intensification and ecologically intensive production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.2-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallnunres.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and farming system dynamics and their drivers in the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.702-710. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme. Des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur du pastoralisme en Corse : objectifs, représentations, mise en œuvre opérationnelle et visions de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean sheep and goat sectors between constants and changes over the last decade Future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aw Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functionality issues for small ruminants: What changes are needed in territorial public policies and training ? Report of two round tables on territorial issues and training for the development of goat farming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.136-145. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technology, innovation and governance for the goat sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.2-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices for pro–poor development projects involving goats: First outputs of acomparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramkumar Bendapudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Bhandari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remedios Carrasco-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social and environmental challenges faced by goat and small livestock local activities: Present contribution of research-development and stakes for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (1-3), pp.3 - 8. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives and projects to promote the Mediterranean local cheeses and their relations to the development of livestock systems and activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castel Genis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (2-3), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international panorama of goat selection and breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic and incentive payments for goat and sheep milk in relation to quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1-2), pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait de brebis et de chèvre en Méditerranée et dans les Balkans : diversité des situations locales et des perpectives sectorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tsiboukas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.258-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation, changes and future of goat industry around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.165-173. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for goat farming in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canagasaby Devendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F.W. Haenlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of sheep and goat milks : Quality and hygienic factors for the sheep and goat dary sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kalantzopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Fédération Internationale de Laiterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 390, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des systèmes de production ovine et caprine en Méditerranée : chiffres clés et indicateurs de fonctionnement et d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série B : Etudes et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de propositions d’actions opérationnelles pour l’élevage en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diner thématique sur l'agriculture corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Anima, Apr 2025, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels scénarios pour le sylvopastoralisme en Méditerranée : Les enseignements de l'exemple corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques d’innovation et d’adaptation des systèmes caprins sylvopastoraux en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de la Recherche agronomique Maroc, Jun 2025, Chefchaouen, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic performance of pastoral systemsin the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Sokratous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Altana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Skordos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Seminar of FONCIMED Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foncimed International Network, Oct 2024, Baeza (Jaen, Andalucia), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’innovation sur le pastoralisme en Méditerranée par une approche participative :Le projet PRIMA Pastinnova 2022-2025et la mise en place de Living Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sylvopastoralisme en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPM "Forêt Méditerranéenne", Sep 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future contribution of goats in redesigning livestock activities and value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Association, Sep 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping synergies for the exploitation of the Mediterranean forests, a challenfor public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lorton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar of Networks on pasture and forage crops and on Sheep and Goats nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIHEAM-Zaragoza, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of prospective methods to support pastoral strategies in the Mediterranean through the example of Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73RD ANNUAL M EETING OF THE E UROPEAN FEDERATION OF ANIMAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment anticiper le futur de l'arganeraie? L'apport des démarches de prospective territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de l'Arganier. L'arganier, symbole de résilience.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDZOA, May 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASTINNOVA -Innovative models for sustainable future of Mediterranean pastoral systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Guadalupe Rivera-Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopez-Francos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar of networks on pasture and forage crops and on sheep and Goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIHEAM, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective territoriale, une approche méthodologique pertinente pour anticiper ce que sera l'arganeraie demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l’action publique en faveur des territoires d’estive de Corse : Des ressources pastorales longtemps déqualifiées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes foncières héritées et enjeux contemporains de la montagne méditerranéenne. Séminaire du réseau Foncimed - Corte -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Fédération de Recherche Environnement et Société (CNRS / Université de Corse), Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of sheep and goat production systems in the agro-ecological transition:a collective participative approach in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for Sustainability in Sheep and Goats- 2nd Joint Seminar of the Subnetworks on Nutrition and on Production Systems of the FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM), INT., Oct 2017, Vitoria-Gasteiz, Spain. 488 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prospects of pastoral sheep and goat dairy systems in the Mediterranean to cope with global changing: An analysis from the Corsican case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the FAO-CIHEAM Network for Research and Development in Sheep and Goats (Subnetworks on Nutrition and Production Systems) and the FAO-CIHEAM Subnetwork for the Research and Development of Mediterranean Pasture and Forage Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Oct 2019, Meknes, Morocco. 219 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visions et référentiels des politiques de développement territorial dans l’arganeraie : retour sur 10 ans d’initiatives et de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès International sur l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale pour le Développement des Zones Oasiennes et de l'Arganier (ANDZOA)., Dec 2019, Agadir, Maroc. 580 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Congrès international de l’Arganier comme dispositif de valorisation et de transmission des connaissances pour le développement de l’Arganeraie. De l’intention affichée à la réalité opérationnelle Quel type de transmission de savoirs, une innovation institutionnelle favorise t’elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et transmission dans les arrière-pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bocognano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités locales et l’action publique dans les Arrière – Pays méditerranéens : logique de muséification, mise en scène ou levier de développement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des spécificités dans les Arrière - Pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main issues and challenges faced by pastoral goats in arid areas in a fast changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Goat Day Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal Sciences Research Institute of Iran (ASRI)., Sep 2017, Téhéran, Iran. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ganadería caprina frente a los cambiamientos globales en el mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Mexico National Conference on Goat Production - Reunión sobre caprinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México (UNAM). MEX., Oct 2017, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean sheep and goat sectors between constants and changes over the last decade. Future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Aw Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of land and farming system dynamics in Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Geijzendorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Simon-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroMed International Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement Méditerranéen et Modélisation des Agro-Hydrosystèmes (1114)., Dec 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution and changes in the Mediterranean sheep and goat sectors over the last decade, future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network on Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public policies in favor of Geographical Indications in Morocco: Mental models, appropriation by the actors, and impact on innovation and local dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Agriculture in an Urbanizing Society: Reconnecting Agriculture and Food Chains to Societal Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des Indications géographiques au Maroc impactent-elles le développement territorial de l’arganeraie et de ses ressources et dans quelles directions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de l'arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small goat holders to face food security, poverty and environmental challenges: conditions for experiencing successful projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How public policies on livestock sectors could support innovations and transitions toward a renewed pastoralism in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat farming in the Mediterranean basin: Main issues and challenges for mountain and pastoral areass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Small Ruminant Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bahri Dagdas International Agricultural Research Institute (BDIARI). TUR., Oct 2014, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations dissociatives de l’élevage caprin par les différents acteurs de l’arganeraie: des enseignements pour l’organisation d’un développement territorial basé sur la complémentarité de plusieurs activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FAO CIHEAM sur les systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la complémentarité des activités agricoles, d’élevage et de cueillette dans l’arganeraie ; réappropriations sociales et techniques des systèmes productifs locaux et enjeux de résilience pour les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès international de l'arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique du Maroc (INRA). Agadir, MAR., Dec 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage et suivi des priorités stratégiques autour des projets de développement de l’élevage et de leur impact pour répondre aux enjeux de lutte contre la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences de l'information et leurs implications géopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public policies in favor of livestock sectors in Corsica : why to build an innovative technical system on pastoralism and how !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV. ESRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique des activités d'élevage pastoral en Méditerrannée : veille stratégique, prospective territoriale et dispositifs de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. séminaire VSST ( veille scientifique stratégique et technologique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veille stratégique scientifique et technologique (VSST)., May 2012, Ajaccio, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futuro de la ganadería de pequeños rumiantes en la cuenca mediterránea en el marco de la nueva Política Agraria Común: repercusiones en el mundo rural y perspectivas futuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37.Congreso Sociedad Española de Ovinotecnia y Caprinotecnia (SEOC) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ciudad Real, España. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la production et des marchés de viande caprine et systèmes d’innovation : Présentation de quelques exemples dans plusieurs régions du monde et enseignements sur les facteurs de réussite de ces initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foire Caprine du sud et des produits du terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Provinciale de l'Agriculture d'Essaouira. MAR., Nov 2012, Essaouira, Maroc. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion d'innovations environnementales par les acteurs-prescripteurs de la recherche-développement dans le secteur de la vigne et du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technology, innovation and governance for the goat sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Association (IGA). USA., Sep 2012, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique des activités d'élevage pastoral en Méditerrannée : veille stratégique, prospective territoriale et dispositifs de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique VSST 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Corte, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realties, strategies and methods to valorize and promote the small scale cheeses : lessons from the interregional european project MIREDAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium of Goat Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bella, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and diversity of the dairy goat production systems and industry around the world. Structural market and organisational conditions for their development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Simposio Internacional sobre Caprinos e Ovinos de Corte (3rd SINCORTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Joao Pessoa, Brazil. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in goat production systems in Europe and interrelations with the dairy goat industry and european regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Goat Farming in Central and Eastern European Countries: Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements des modes de production animale au début du XXIe siècle : enjeux et difficultés pour de nouveaux champs d'investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Seminar Changes in sheep and goat farming systems at the beginning of the 21e century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Ponte de Lima, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisations de l'Observatoire FAO-CIHEAM des systèmes de production ovine et caprine et réflexions sur la mise en place de références régionales en élevage ovin caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du sous-réseau Systèmes de Production du réseau Interrégional FAO-CIHEAM de recherche et développement sur les ovins et caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les fromages au lait de brebis dans l'Europe du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Plénier Fromages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Ordizia, Espagne. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des pays méditerranéens émergeants : perspectives des productions animales et besoins en matière de développement, formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Euro-Méditerranéen NECF. Nourrir l'esprit, combattre la faim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Lamezia, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolucion duradera de los sistemas de produccion ovina y caprina en el Mediterràneo : demandas identificadas de asistencia técnica y de innovacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Jordanas cientificas de la sociedad espanola de ovino tecnia y caprino tecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction for strategy for development of goat farming in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canagasaby Devendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haenlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. anniversary of international goat association Rond Table on goat contribution to human kid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation, changes and future of goat industry around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. anniversary of international goat association Rond Table on goat contribution to human kid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'évolution des systèmes de production ovine et caprine laitières dans différents pays euroméditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrizasa-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gabina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements dans les systèmes de production ovine et caprine et valorisation de la diversité. Résultats de l'observatoire des systèmes de production ovine et caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de production dans le cahier des charges des fromages caprins et ovins AOP de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un cycle de formation en Algarve, Basilicate et Corse dans le cadre d'un programme LEADER II Transnational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpeggio d'alpagio e loro tracabilità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANFOSC, Aug 2001, Bella, Potenza, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production de lait de chèvre dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Falagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for a sustainable dairy sector in the Medierranean,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; OEP, Oct 2000, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs pour accompagner le développement durable des zones rurales :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées internationales de l'APREMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité du besoin d'information des secteurs d'élevage ovin et caprin dans l'espace Euro-méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry, an innovation for ruminant breeding systems in Corsica? Situation, initiatives and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Abi Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The White Paper on pastoralism in the Mediterranean: Advocating the different forms of pastoralism in the strategies of public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosylvopastoralism in Corsica, an organizational innovation analyzed from the example of the Gjusanni microregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PASTINNOVA PRIMA project : Developing innovation on Pastoralism with the Living Labs approach 2022-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de mise en œuvre des politiques publiques en faveur du développement des arrière-pays au Maroc : l’exemple du Pilier II du Plan Maroc Vert dans l’arganeraie et la région Souss Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba El Mazouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Agadir, Maroc. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The White Paper on Pastoralism in the Mediterranean Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pastinnova Consortium, 2025, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15051790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of sheep and goat milks : quality and hygienic stakes for the sheep and goat dairy sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kalantzopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives de développement de la filière lait de chèvre dans le bassin méditerranéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRVAL. Food Agricultural Organization -Etude FAO Production et Santé Animale, 131, 109 p., 1996, 1014-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book : Histoire des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage caprin en Corse : un fort ancrage pastoral entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Prospects on the Goat Activities for the Coming Decades in the Context of a World in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sándor Kukovics. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goat Science - Environment, Health and Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Goat Science -Environment, Health and Economy, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.98651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public interventions regarding pastoral activities in the argan-tree area in Morocco: continuity and changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978‐2‐87614‐762‐1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage caprin en Corse: Un fort ancrage entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire des régions caprines françaises entre mondialisation et relocalisation, modernité et tradition : Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Groupe d'éthozootechnie Caprine, 93 p., 2019, Ethnozootechnie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public interventions regarding pastoral activities in the Argane tree area in Morocco: continuities and changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Policies and Ecological intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization and shifts in genetic selection and breeding of goats to face current environmental issues in livestock activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable goat breeding and goat farming in Central and Eastern European Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO - Fiat Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 297 p., 2016, 978-92-5-109123-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge harvest report in Morocco : “Goat kid meat from the argan forest project, south west Morocco”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth M. Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices on sustainable pro–poor small ruminant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Goat Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 436 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nord au Sud : recompositions des liens entre familles et élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences ; INRA-SAD éd., pp.259-283, 2014, PROfil, 978-2-7598-1192-2. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the context of the study and the socio economic importance of the goat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Capote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices on sustainable pro–poor small ruminant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Goat Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 436 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface par Dr. Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage caprin au nord du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de la Recherche Agronomique de Tanger (CRRA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-9954-34-872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the Mediterranean networks of cooperative research in animal production in favor of innovation : situation and outlooks for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New trends for innovation in the mediterranean animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 345 p., 2011, European Association for Animal Production Publication, 978-90-8686-726-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme et la transhumance, à l'origine de la diversité du patrimoine fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fromages fermiers et artisanaux de la Méditerranée. Méthodes de valorisation et de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des fromages artisanaux et fermiers de la Méditerranée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race des animaux : races locales ou races améliorées &amp;quot;exotiques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fromages fermiers et artisanaux de la Méditerranée. Méthodes de valorisation et de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des fromages artisanaux et fermiers de la Méditerranée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la définition de recommandations pour la traite mécanique des brebis et des chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits laitiers ovins et caprins en Méditerranée : traditionnels et sains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO/CIRVAL, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de production du lait de chèvre dans le Bassin Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Falagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Wageningen Press, 2000, Publication - European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place d’un service de prestation spécialisé en traction animale en Corse et ses perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des projets et politiques de soutien a l’elevage pastoral en corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLLOW THE THING :THE CASE OF THE GOAT VALUE CHAIN AND THE INNOVATION OF ORGANIZING THE SECTOR IN CORSICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Laura Lanzalavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Business model of shepherds’ schools; the example of the “Escuela de Pastores” in Andalusia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAPA; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Bottlenecks in Mediterranean Value Chain of Pastoral Products linked to Innovations and Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta G. Rivera-Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs du Pastoralisme en Corse : Scénarios prospectifs, interpellations stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bielhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UMR Selmet -LRDE. 2021, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse Les connaissances disponibles sur le pastoralisme corse, la situation et l’évolution des pratiques pastorales, l’utilisation des parcours et des zones d’ estive mises en œuvre dans les élevages Partie 2-Résultats des enquêtes auprès des éleveurs pastoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE - Corse; ODARC; Chambre régionale d'Agriculture. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur le fonctionnement des systèmes d’élevage et l’utilisation des territoires pastoraux en Corse. Projets REDYN -« Repères » et CASDAR-ARPIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bielhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chéoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA-LRDE; ODARC; Chambre régionale d'Agriculture de Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic approfondi d ’estive et la mise en discussion des perspectives de gestion et d’usage pastoral Diagnostic pastoral de l’ estive de Vivario Vallée du Manganellu / Monte d’Oru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA-LRDE; Chambre régionale d'Agriculture de Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse Les connaissances disponibles sur le pastoralisme corse, la situation et l’évolution des pratiques pastorales, l’utilisation des parcours et des zones d’ estive mises en œuvre dans les élevages Partie 1 Analyse documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA-LRDE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse. [Partie 2 résultats d'enquêtes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inconnu. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des arrières pays et du pastoralisme en Méditerranée : Poids des logiques institutionnelles, des représentations et des rapports de force entre acteurs locaux pouvoirs publics et financeurs -Mise en œuvre et impacts des projets Une analyse comparée des actions en faveur de l’élevage, des produits de terroir et du développement territorial dans le nord du Maroc , dans l ’arganeraie en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR SELMET; SELMET LRDE. 2015, 34p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation en production végétale en Corse : un système inscrit dans des dynamiques de territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inconnu. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des arrières pays et du pastoralisme en Méditerranée : Poids des logiques institutionnelles, des représentations et des rapports de force entre acteurs locaux pouvoirs publics et financeurs - Mise en œuvre et impacts des projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en produits phytosanitaires. Volet 1. Tome VII : Analyse des jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Halska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Ecologie, de l'Energie, du Développement durable, et de l'Aménagement du Territoire. 2010, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie pour le pastoralisme en Corse ? Propositions d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on public policies and their importance for pastoralism in the Mediterranean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Advanced Course INNOVATIONS FOR SUSTAINABLE MEDITERRANEAN PASTORAL SYSTEMS - PASTINNOVA, Saragosse, Spain. 2024, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agro – écologie pour les activités d’élevage en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. Programme « Enseigner à Produire autrement » (L’agro – écologie pour les activités d’élevage en Corse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche opérationnelle du suivi des engagements agro-écologiques à l’échelle des exploitations à orientation pastorale. Livret méthodologique appliqué aux élevages de petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cycle de Formation et de sensibilisation à l'agro-écologie dans les élevages en Corse (Méthodologie d'évaluation des indicateurs agro-écologiques dans les élevages de Corse), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable de l’agriculture : notions générales, enjeux, stratégies d’actions publiques et décisions des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master INGESAME et Eau -Environnement, 2012, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des représentations des acteurs et perspectives de développement de l’élevage ovin caprin en CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seyni Saley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation agro - écologique des exploitations pastorales en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Umani- Les nouveaux nomades - Corte, nid d'aigle accroché par la racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Claus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage, un secteur stratégique pour l'alimentation au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F99E80A0"/>
+    <w:nsid w:val="CF794502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FAB086B"/>
+    <w:nsid w:val="8E58567F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A3F2787"/>
+    <w:nsid w:val="DC39EECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-dubeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8894-0416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https%3A%2F%2Fumr-selmet.cirad.fr%2F&amp;sa=D&amp;sntz=1&amp;usg=AFQjCNEWNuDGcgX3XpfaJuTaumM6DF4P-A" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Laure Lanzalavi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Castel Genis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Asis Ruiz Morales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Biehlmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lorton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valenti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1962.101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48259/bc1960e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Mena Guerrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallnunres.2017.10.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aw Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chentouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.05.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sayadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.04.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Bendapudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Bhandari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Capote" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remedios Carrasco-Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.02.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GX6CB7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castel Genis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSBW3874-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boyazoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirisi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallerand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiboukas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubeuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.08.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canagasaby Devendra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F.W. Haenlein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.08.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalantzopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Arca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Sokratous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skordos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Ragkos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Franca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera-Ferre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez-Francos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171443v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Aw Hassan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Mena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pacheco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Simon-Rojo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Hassan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chatibi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Le Jaouen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757971v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haenlein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764229v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Toussaint" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dubeuf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Falagan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Jaouen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boyazoglu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capote" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrizasa-Duran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abi Fadel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biehlmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ragkos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chalak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chebli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valenti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784199v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba El Mazouni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abbas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chebli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15051790" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137637v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/about-intechopen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.98651" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chatibi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/597287/1/LIVESTOCK_POLICY.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/fr/c/073d3ee0-bc4b-4f85-84cf-d3b05f997697/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160605v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth M. Miller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iga-goatworld.com/uploads/6/1/6/2/6162024/scaling-up_successful_practices-part02.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798087v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Luginbuhl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Capote" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iga-goatworld.com/uploads/6/1/6/2/6162024/scaling-up_successful_practices-part01.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.org.ma/publications/ouvrages/caprinparait2015.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-90-8686-726-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826388v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falagan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787229v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Verdoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190650v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042930v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petiteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Laura Lanzalavi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bar&#243;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mon&#233;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bielhmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valentini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340341v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Devos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;oux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340265v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340302v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788689v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358795v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177350v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halska" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340475v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Seyni Saley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786574v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Claus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469981v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bataillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-dubeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8894-0416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https%3A%2F%2Fumr-selmet.cirad.fr%2F&amp;sa=D&amp;sntz=1&amp;usg=AFQjCNEWNuDGcgX3XpfaJuTaumM6DF4P-A" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Laure Lanzalavi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Castel Genis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Asis Ruiz Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523830v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Biehlmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lorton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1962.101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48259/bc1960e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Mena Guerrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallnunres.2017.10.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aw Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chentouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sayadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.04.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.05.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Bendapudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Bhandari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Capote" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remedios Carrasco-Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.02.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GX6CB7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castel Genis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSBW3874-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boyazoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirisi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallerand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiboukas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubeuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.08.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canagasaby Devendra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F.W. Haenlein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.08.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalantzopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Arca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Sokratous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skordos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Ragkos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Franca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera-Ferre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez-Francos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171443v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Aw Hassan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Mena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pacheco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Simon-Rojo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Hassan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chatibi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807799v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804911v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Le Jaouen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haenlein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capote" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrizasa-Duran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Toussaint" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763714v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dubeuf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Falagan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Jaouen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boyazoglu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abi Fadel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biehlmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ragkos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chalak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chebli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valenti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784199v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba El Mazouni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abbas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chebli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15051790" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137637v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/about-intechopen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.98651" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chatibi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/597287/1/LIVESTOCK_POLICY.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/fr/c/073d3ee0-bc4b-4f85-84cf-d3b05f997697/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160605v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth M. Miller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iga-goatworld.com/uploads/6/1/6/2/6162024/scaling-up_successful_practices-part02.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798087v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Luginbuhl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Capote" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iga-goatworld.com/uploads/6/1/6/2/6162024/scaling-up_successful_practices-part01.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.org.ma/publications/ouvrages/caprinparait2015.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-90-8686-726-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826388v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falagan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787229v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Verdoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190650v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042930v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petiteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Laura Lanzalavi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bar&#243;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mon&#233;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bielhmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valentini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340341v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Devos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;oux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340265v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340302v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788689v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358795v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177350v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halska" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340475v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Seyni Saley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786574v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Claus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469981v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bataillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>