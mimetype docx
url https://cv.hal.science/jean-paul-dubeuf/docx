--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Paul DUBEUF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-paul-dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8894-0416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Paul DUBEUF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Agronome - DAA en production animales - DEA d'Analyse économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherches INRAE &amp;quot;Sciences pour l'Action, les Transitions et les Territoires&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">État civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le O6 octobre 1956 à La Tronche (Isère)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marié, deux enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Formation à la rédaction professionnelle en langue anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Formation à la Prospective territoriale, par l’Association Geistel, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 : Formation ULRIST à la veille documentaire (wiki ; Web 2.0)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000- 2012 : Diverses formations à la gestion de projet et à l’intelligence stratégique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980-1981 : DEA d'Analyse Economique, Université de Dijon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1977-1979 : Ingénieur Agronome, MONTPELLIER SUP AGRO, promotion 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1975 : Baccalauréat série C, Mention Bien. Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position administrative et professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2011, en poste au Laboratoire sur le développement de l'élevage au laboratoire sur le Département de l'Elevage (UR SELMET -LRDE de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR SELMET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à Corte (Corse) ; activités de recherche sur l'innovation et a mise en oeuvre des politiques publiques en matière d'élevage méditerranéen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l'International Goat Association de septembre 2008 à septembre 2012 - Associate Editor de Small Ruminant Research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chevalier du Mérite Agricole (2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1**995- 2010:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé de mission auprès du département SAD de l'INRA (Institut National de la Recherche Agronomique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur de Recherche à l'INRA au département Sciences pour l'Action et le Développement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Février 1995 à Janvier 2007 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directeur scientifique du CIRVAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Août 1884 - Février 1995 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur Conseil auprès des coopératives laitières au Bureau technique de Promotion laitière (BTPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Février 1983 - Juillet 1984:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de recherches puis Ingénieur commercial dans une société d'Aliment du bétail (Purina SA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1981 à Décembre 1982 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Volontaire Aide technique à l'INRA en Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche et Ingénierie en prospective et Information en appui aux activités d'élevage et de développement rural</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l'expertise Ecophyto RD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité d'animation d'équipes techniques puis organisation et animation scientifique d'un Centre de Ressources international le CIRVAL depuis septembre 1994 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement durable : Expertise et analyses prospectives pour le Développement durable des activités d'élevage et des zones rurales en Méditerranée.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise au point et développement d'un système d'information à distance pour les filières d'élevage (bases de données, bases documentaires, organisation des procédures d'échanges, publication de dossiers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie et Développement des systèmes d'élevage en Méditerranée. Organisation et Animation de réseaux (FAO/CIHEAM, Fédération internationale de laiterie, International Goat Association.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert pour le diagnostic environnemental en élevage (DEXEL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils d'aide à la décision pour les coopératives et les éleveurs laitiers. Mise au point de suivis de groupe télématique (ECOLAIT télématique en 1986)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corsican goat food chain is committed to a strategic approach driven by innovative dynamics to strengthen its attractiveness and guarantee its future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Laure Lanzalavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage, secteur stratégique pour la sécurité alimentaire du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour favoriser les synergies entre gestion forestière et élevage pastoral. L'exemple des initiatives conduites en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Dario Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, T. XLIV (3), pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of goats in the future redesigning of livestock activities and value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Maria Castel Genis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.107065. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sylvopastoralisme en Méditerranée : Innover pour favoriser les synergies entre gestion forestière et élevage pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XLIV (3), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the operational perspectives of agrosilvopastoralism in the Mediterranean Region: Learnings from observations in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Biehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lorton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.107131. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la montagne dans le développement du pastoralisme corse: L'action publique en faveur des territoires d'estive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études corses et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86-87, pp.81-110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rga.1962.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean agro-pastoral systems and agro-ecology: A cross-analysis of two situations in Corsica and in the argane tree area in Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48259/bc1960e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of goat production systems in the Mediterranean basin: Between ecological intensification and ecologically intensive production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.2-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallnunres.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and farming system dynamics and their drivers in the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.702-710. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme. Des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur du pastoralisme en Corse : objectifs, représentations, mise en œuvre opérationnelle et visions de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean sheep and goat sectors between constants and changes over the last decade Future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aw Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functionality issues for small ruminants: What changes are needed in territorial public policies and training ? Report of two round tables on territorial issues and training for the development of goat farming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.136-145. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technology, innovation and governance for the goat sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.2-6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices for pro–poor development projects involving goats: First outputs of acomparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramkumar Bendapudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Bhandari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remedios Carrasco-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social and environmental challenges faced by goat and small livestock local activities: Present contribution of research-development and stakes for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (1-3), pp.3 - 8. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives and projects to promote the Mediterranean local cheeses and their relations to the development of livestock systems and activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castel Genis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (2-3), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international panorama of goat selection and breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic and incentive payments for goat and sheep milk in relation to quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1-2), pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait de brebis et de chèvre en Méditerranée et dans les Balkans : diversité des situations locales et des perpectives sectorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tsiboukas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.258-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation, changes and future of goat industry around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.165-173. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for goat farming in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canagasaby Devendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F.W. Haenlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of sheep and goat milks : Quality and hygienic factors for the sheep and goat dary sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kalantzopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Fédération Internationale de Laiterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 390, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des systèmes de production ovine et caprine en Méditerranée : chiffres clés et indicateurs de fonctionnement et d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série B : Etudes et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de propositions d’actions opérationnelles pour l’élevage en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diner thématique sur l'agriculture corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Anima, Apr 2025, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels scénarios pour le sylvopastoralisme en Méditerranée : Les enseignements de l'exemple corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques d’innovation et d’adaptation des systèmes caprins sylvopastoraux en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de la Recherche agronomique Maroc, Jun 2025, Chefchaouen, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic performance of pastoral systemsin the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Sokratous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Altana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Skordos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Seminar of FONCIMED Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foncimed International Network, Oct 2024, Baeza (Jaen, Andalucia), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’innovation sur le pastoralisme en Méditerranée par une approche participative :Le projet PRIMA Pastinnova 2022-2025et la mise en place de Living Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sylvopastoralisme en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPM "Forêt Méditerranéenne", Sep 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future contribution of goats in redesigning livestock activities and value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Association, Sep 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping synergies for the exploitation of the Mediterranean forests, a challenfor public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lorton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar of Networks on pasture and forage crops and on Sheep and Goats nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIHEAM-Zaragoza, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of prospective methods to support pastoral strategies in the Mediterranean through the example of Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73RD ANNUAL M EETING OF THE E UROPEAN FEDERATION OF ANIMAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment anticiper le futur de l'arganeraie? L'apport des démarches de prospective territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de l'Arganier. L'arganier, symbole de résilience.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDZOA, May 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASTINNOVA -Innovative models for sustainable future of Mediterranean pastoral systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Guadalupe Rivera-Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopez-Francos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar of networks on pasture and forage crops and on sheep and Goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIHEAM, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective territoriale, une approche méthodologique pertinente pour anticiper ce que sera l'arganeraie demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l’action publique en faveur des territoires d’estive de Corse : Des ressources pastorales longtemps déqualifiées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes foncières héritées et enjeux contemporains de la montagne méditerranéenne. Séminaire du réseau Foncimed - Corte -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Fédération de Recherche Environnement et Société (CNRS / Université de Corse), Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of sheep and goat production systems in the agro-ecological transition:a collective participative approach in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for Sustainability in Sheep and Goats- 2nd Joint Seminar of the Subnetworks on Nutrition and on Production Systems of the FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM), INT., Oct 2017, Vitoria-Gasteiz, Spain. 488 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prospects of pastoral sheep and goat dairy systems in the Mediterranean to cope with global changing: An analysis from the Corsican case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the FAO-CIHEAM Network for Research and Development in Sheep and Goats (Subnetworks on Nutrition and Production Systems) and the FAO-CIHEAM Subnetwork for the Research and Development of Mediterranean Pasture and Forage Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Oct 2019, Meknes, Morocco. 219 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visions et référentiels des politiques de développement territorial dans l’arganeraie : retour sur 10 ans d’initiatives et de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès International sur l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale pour le Développement des Zones Oasiennes et de l'Arganier (ANDZOA)., Dec 2019, Agadir, Maroc. 580 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Congrès international de l’Arganier comme dispositif de valorisation et de transmission des connaissances pour le développement de l’Arganeraie. De l’intention affichée à la réalité opérationnelle Quel type de transmission de savoirs, une innovation institutionnelle favorise t’elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et transmission dans les arrière-pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bocognano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités locales et l’action publique dans les Arrière – Pays méditerranéens : logique de muséification, mise en scène ou levier de développement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des spécificités dans les Arrière - Pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main issues and challenges faced by pastoral goats in arid areas in a fast changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Goat Day Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal Sciences Research Institute of Iran (ASRI)., Sep 2017, Téhéran, Iran. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ganadería caprina frente a los cambiamientos globales en el mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Mexico National Conference on Goat Production - Reunión sobre caprinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México (UNAM). MEX., Oct 2017, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean sheep and goat sectors between constants and changes over the last decade. Future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Aw Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of land and farming system dynamics in Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Geijzendorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Simon-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroMed International Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement Méditerranéen et Modélisation des Agro-Hydrosystèmes (1114)., Dec 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution and changes in the Mediterranean sheep and goat sectors over the last decade, future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network on Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public policies in favor of Geographical Indications in Morocco: Mental models, appropriation by the actors, and impact on innovation and local dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Agriculture in an Urbanizing Society: Reconnecting Agriculture and Food Chains to Societal Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des Indications géographiques au Maroc impactent-elles le développement territorial de l’arganeraie et de ses ressources et dans quelles directions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de l'arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small goat holders to face food security, poverty and environmental challenges: conditions for experiencing successful projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How public policies on livestock sectors could support innovations and transitions toward a renewed pastoralism in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat farming in the Mediterranean basin: Main issues and challenges for mountain and pastoral areass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Small Ruminant Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bahri Dagdas International Agricultural Research Institute (BDIARI). TUR., Oct 2014, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations dissociatives de l’élevage caprin par les différents acteurs de l’arganeraie: des enseignements pour l’organisation d’un développement territorial basé sur la complémentarité de plusieurs activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FAO CIHEAM sur les systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la complémentarité des activités agricoles, d’élevage et de cueillette dans l’arganeraie ; réappropriations sociales et techniques des systèmes productifs locaux et enjeux de résilience pour les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès international de l'arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique du Maroc (INRA). Agadir, MAR., Dec 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage et suivi des priorités stratégiques autour des projets de développement de l’élevage et de leur impact pour répondre aux enjeux de lutte contre la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences de l'information et leurs implications géopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public policies in favor of livestock sectors in Corsica : why to build an innovative technical system on pastoralism and how !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV. ESRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique des activités d'élevage pastoral en Méditerrannée : veille stratégique, prospective territoriale et dispositifs de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. séminaire VSST ( veille scientifique stratégique et technologique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veille stratégique scientifique et technologique (VSST)., May 2012, Ajaccio, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futuro de la ganadería de pequeños rumiantes en la cuenca mediterránea en el marco de la nueva Política Agraria Común: repercusiones en el mundo rural y perspectivas futuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37.Congreso Sociedad Española de Ovinotecnia y Caprinotecnia (SEOC) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ciudad Real, España. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la production et des marchés de viande caprine et systèmes d’innovation : Présentation de quelques exemples dans plusieurs régions du monde et enseignements sur les facteurs de réussite de ces initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foire Caprine du sud et des produits du terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Provinciale de l'Agriculture d'Essaouira. MAR., Nov 2012, Essaouira, Maroc. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion d'innovations environnementales par les acteurs-prescripteurs de la recherche-développement dans le secteur de la vigne et du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technology, innovation and governance for the goat sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Association (IGA). USA., Sep 2012, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique des activités d'élevage pastoral en Méditerrannée : veille stratégique, prospective territoriale et dispositifs de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique VSST 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Corte, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realties, strategies and methods to valorize and promote the small scale cheeses : lessons from the interregional european project MIREDAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium of Goat Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bella, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and diversity of the dairy goat production systems and industry around the world. Structural market and organisational conditions for their development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Simposio Internacional sobre Caprinos e Ovinos de Corte (3rd SINCORTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Joao Pessoa, Brazil. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in goat production systems in Europe and interrelations with the dairy goat industry and european regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Goat Farming in Central and Eastern European Countries: Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements des modes de production animale au début du XXIe siècle : enjeux et difficultés pour de nouveaux champs d'investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Seminar Changes in sheep and goat farming systems at the beginning of the 21e century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Ponte de Lima, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisations de l'Observatoire FAO-CIHEAM des systèmes de production ovine et caprine et réflexions sur la mise en place de références régionales en élevage ovin caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du sous-réseau Systèmes de Production du réseau Interrégional FAO-CIHEAM de recherche et développement sur les ovins et caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les fromages au lait de brebis dans l'Europe du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Plénier Fromages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Ordizia, Espagne. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des pays méditerranéens émergeants : perspectives des productions animales et besoins en matière de développement, formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Euro-Méditerranéen NECF. Nourrir l'esprit, combattre la faim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Lamezia, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolucion duradera de los sistemas de produccion ovina y caprina en el Mediterràneo : demandas identificadas de asistencia técnica y de innovacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Jordanas cientificas de la sociedad espanola de ovino tecnia y caprino tecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction for strategy for development of goat farming in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canagasaby Devendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haenlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. anniversary of international goat association Rond Table on goat contribution to human kid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation, changes and future of goat industry around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. anniversary of international goat association Rond Table on goat contribution to human kid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'évolution des systèmes de production ovine et caprine laitières dans différents pays euroméditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrizasa-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gabina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements dans les systèmes de production ovine et caprine et valorisation de la diversité. Résultats de l'observatoire des systèmes de production ovine et caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de production dans le cahier des charges des fromages caprins et ovins AOP de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un cycle de formation en Algarve, Basilicate et Corse dans le cadre d'un programme LEADER II Transnational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpeggio d'alpagio e loro tracabilità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANFOSC, Aug 2001, Bella, Potenza, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production de lait de chèvre dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Falagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for a sustainable dairy sector in the Medierranean,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; OEP, Oct 2000, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs pour accompagner le développement durable des zones rurales :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées internationales de l'APREMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité du besoin d'information des secteurs d'élevage ovin et caprin dans l'espace Euro-méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry, an innovation for ruminant breeding systems in Corsica? Situation, initiatives and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Abi Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The White Paper on pastoralism in the Mediterranean: Advocating the different forms of pastoralism in the strategies of public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosylvopastoralism in Corsica, an organizational innovation analyzed from the example of the Gjusanni microregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PASTINNOVA PRIMA project : Developing innovation on Pastoralism with the Living Labs approach 2022-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de mise en œuvre des politiques publiques en faveur du développement des arrière-pays au Maroc : l’exemple du Pilier II du Plan Maroc Vert dans l’arganeraie et la région Souss Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba El Mazouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Agadir, Maroc. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The White Paper on Pastoralism in the Mediterranean Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pastinnova Consortium, 2025, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15051790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of sheep and goat milks : quality and hygienic stakes for the sheep and goat dairy sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kalantzopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives de développement de la filière lait de chèvre dans le bassin méditerranéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRVAL. Food Agricultural Organization -Etude FAO Production et Santé Animale, 131, 109 p., 1996, 1014-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book : Histoire des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage caprin en Corse : un fort ancrage pastoral entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Prospects on the Goat Activities for the Coming Decades in the Context of a World in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sándor Kukovics. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goat Science - Environment, Health and Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Goat Science -Environment, Health and Economy, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.98651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public interventions regarding pastoral activities in the argan-tree area in Morocco: continuity and changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978‐2‐87614‐762‐1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage caprin en Corse: Un fort ancrage entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire des régions caprines françaises entre mondialisation et relocalisation, modernité et tradition : Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Groupe d'éthozootechnie Caprine, 93 p., 2019, Ethnozootechnie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public interventions regarding pastoral activities in the Argane tree area in Morocco: continuities and changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Policies and Ecological intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization and shifts in genetic selection and breeding of goats to face current environmental issues in livestock activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable goat breeding and goat farming in Central and Eastern European Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO - Fiat Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 297 p., 2016, 978-92-5-109123-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge harvest report in Morocco : “Goat kid meat from the argan forest project, south west Morocco”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth M. Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices on sustainable pro–poor small ruminant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Goat Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 436 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nord au Sud : recompositions des liens entre familles et élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences ; INRA-SAD éd., pp.259-283, 2014, PROfil, 978-2-7598-1192-2. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the context of the study and the socio economic importance of the goat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Capote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices on sustainable pro–poor small ruminant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Goat Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 436 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface par Dr. Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage caprin au nord du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de la Recherche Agronomique de Tanger (CRRA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-9954-34-872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the Mediterranean networks of cooperative research in animal production in favor of innovation : situation and outlooks for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New trends for innovation in the mediterranean animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 345 p., 2011, European Association for Animal Production Publication, 978-90-8686-726-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme et la transhumance, à l'origine de la diversité du patrimoine fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fromages fermiers et artisanaux de la Méditerranée. Méthodes de valorisation et de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des fromages artisanaux et fermiers de la Méditerranée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race des animaux : races locales ou races améliorées &amp;quot;exotiques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fromages fermiers et artisanaux de la Méditerranée. Méthodes de valorisation et de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des fromages artisanaux et fermiers de la Méditerranée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la définition de recommandations pour la traite mécanique des brebis et des chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits laitiers ovins et caprins en Méditerranée : traditionnels et sains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO/CIRVAL, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de production du lait de chèvre dans le Bassin Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Falagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Wageningen Press, 2000, Publication - European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place d’un service de prestation spécialisé en traction animale en Corse et ses perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des projets et politiques de soutien a l’elevage pastoral en corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLLOW THE THING :THE CASE OF THE GOAT VALUE CHAIN AND THE INNOVATION OF ORGANIZING THE SECTOR IN CORSICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Laura Lanzalavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Business model of shepherds’ schools; the example of the “Escuela de Pastores” in Andalusia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAPA; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Bottlenecks in Mediterranean Value Chain of Pastoral Products linked to Innovations and Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta G. Rivera-Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs du Pastoralisme en Corse : Scénarios prospectifs, interpellations stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bielhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UMR Selmet -LRDE. 2021, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse Les connaissances disponibles sur le pastoralisme corse, la situation et l’évolution des pratiques pastorales, l’utilisation des parcours et des zones d’ estive mises en œuvre dans les élevages Partie 2-Résultats des enquêtes auprès des éleveurs pastoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE - Corse; ODARC; Chambre régionale d'Agriculture. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur le fonctionnement des systèmes d’élevage et l’utilisation des territoires pastoraux en Corse. Projets REDYN -« Repères » et CASDAR-ARPIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bielhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chéoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA-LRDE; ODARC; Chambre régionale d'Agriculture de Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic approfondi d ’estive et la mise en discussion des perspectives de gestion et d’usage pastoral Diagnostic pastoral de l’ estive de Vivario Vallée du Manganellu / Monte d’Oru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA-LRDE; Chambre régionale d'Agriculture de Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse Les connaissances disponibles sur le pastoralisme corse, la situation et l’évolution des pratiques pastorales, l’utilisation des parcours et des zones d’ estive mises en œuvre dans les élevages Partie 1 Analyse documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA-LRDE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse. [Partie 2 résultats d'enquêtes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inconnu. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des arrières pays et du pastoralisme en Méditerranée : Poids des logiques institutionnelles, des représentations et des rapports de force entre acteurs locaux pouvoirs publics et financeurs -Mise en œuvre et impacts des projets Une analyse comparée des actions en faveur de l’élevage, des produits de terroir et du développement territorial dans le nord du Maroc , dans l ’arganeraie en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR SELMET; SELMET LRDE. 2015, 34p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation en production végétale en Corse : un système inscrit dans des dynamiques de territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inconnu. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des arrières pays et du pastoralisme en Méditerranée : Poids des logiques institutionnelles, des représentations et des rapports de force entre acteurs locaux pouvoirs publics et financeurs - Mise en œuvre et impacts des projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en produits phytosanitaires. Volet 1. Tome VII : Analyse des jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Halska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Ecologie, de l'Energie, du Développement durable, et de l'Aménagement du Territoire. 2010, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie pour le pastoralisme en Corse ? Propositions d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on public policies and their importance for pastoralism in the Mediterranean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Advanced Course INNOVATIONS FOR SUSTAINABLE MEDITERRANEAN PASTORAL SYSTEMS - PASTINNOVA, Saragosse, Spain. 2024, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agro – écologie pour les activités d’élevage en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. Programme « Enseigner à Produire autrement » (L’agro – écologie pour les activités d’élevage en Corse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche opérationnelle du suivi des engagements agro-écologiques à l’échelle des exploitations à orientation pastorale. Livret méthodologique appliqué aux élevages de petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cycle de Formation et de sensibilisation à l'agro-écologie dans les élevages en Corse (Méthodologie d'évaluation des indicateurs agro-écologiques dans les élevages de Corse), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable de l’agriculture : notions générales, enjeux, stratégies d’actions publiques et décisions des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master INGESAME et Eau -Environnement, 2012, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des représentations des acteurs et perspectives de développement de l’élevage ovin caprin en CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seyni Saley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation agro - écologique des exploitations pastorales en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Umani- Les nouveaux nomades - Corte, nid d'aigle accroché par la racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Claus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage, un secteur stratégique pour l'alimentation au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Paul DUBEUF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-paul-dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8894-0416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Paul DUBEUF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Agronome - DAA en production animales - DEA d'Analyse économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherches INRAE &amp;quot;Sciences pour l'Action, les Transitions et les Territoires&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">État civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le O6 octobre 1956 à La Tronche (Isère)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marié, deux enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et compétences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 : Formation à la rédaction professionnelle en langue anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Formation à la Prospective territoriale, par l’Association Geistel, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 : Formation ULRIST à la veille documentaire (wiki ; Web 2.0)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000- 2012 : Diverses formations à la gestion de projet et à l’intelligence stratégique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1980-1981 : DEA d'Analyse Economique, Université de Dijon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1977-1979 : Ingénieur Agronome, MONTPELLIER SUP AGRO, promotion 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1975 : Baccalauréat série C, Mention Bien. Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Position administrative et professionnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis janvier 2011, en poste au Laboratoire sur le développement de l'élevage au laboratoire sur le Département de l'Elevage (UR SELMET -LRDE de l'</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR SELMET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) à Corte (Corse) ; activités de recherche sur l'innovation et a mise en oeuvre des politiques publiques en matière d'élevage méditerranéen.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l'International Goat Association de septembre 2008 à septembre 2012 - Associate Editor de Small Ruminant Research</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chevalier du Mérite Agricole (2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1**995- 2010:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Chargé de mission auprès du département SAD de l'INRA (Institut National de la Recherche Agronomique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur de Recherche à l'INRA au département Sciences pour l'Action et le Développement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Février 1995 à Janvier 2007 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Directeur scientifique du CIRVAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Août 1884 - Février 1995 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ingénieur Conseil auprès des coopératives laitières au Bureau technique de Promotion laitière (BTPL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Février 1983 - Juillet 1984:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable de recherches puis Ingénieur commercial dans une société d'Aliment du bétail (Purina SA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 1981 à Décembre 1982 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Volontaire Aide technique à l'INRA en Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche et Ingénierie en prospective et Information en appui aux activités d'élevage et de développement rural</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l'expertise Ecophyto RD</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité d'animation d'équipes techniques puis organisation et animation scientifique d'un Centre de Ressources international le CIRVAL depuis septembre 1994 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Développement durable : Expertise et analyses prospectives pour le Développement durable des activités d'élevage et des zones rurales en Méditerranée.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mise au point et développement d'un système d'information à distance pour les filières d'élevage (bases de données, bases documentaires, organisation des procédures d'échanges, publication de dossiers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie et Développement des systèmes d'élevage en Méditerranée. Organisation et Animation de réseaux (FAO/CIHEAM, Fédération internationale de laiterie, International Goat Association.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert pour le diagnostic environnemental en élevage (DEXEL)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils d'aide à la décision pour les coopératives et les éleveurs laitiers. Mise au point de suivis de groupe télématique (ECOLAIT télématique en 1986)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corsican goat food chain is committed to a strategic approach driven by innovative dynamics to strengthen its attractiveness and guarantee its future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Laure Lanzalavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage, secteur stratégique pour la sécurité alimentaire du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of goats in the future redesigning of livestock activities and value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Maria Castel Genis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 227, pp.107065. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sylvopastoralisme en Méditerranée : Innover pour favoriser les synergies entre gestion forestière et élevage pastoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XLIV (3), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the operational perspectives of agrosilvopastoralism in the Mediterranean Region: Learnings from observations in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Biehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lorton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.107131. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour favoriser les synergies entre gestion forestière et élevage pastoral. L'exemple des initiatives conduites en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Dario Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, T. XLIV (3), pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la montagne dans le développement du pastoralisme corse: L'action publique en faveur des territoires d'estive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études corses et méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86-87, pp.81-110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rga.1962.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean agro-pastoral systems and agro-ecology: A cross-analysis of two situations in Corsica and in the argane tree area in Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48259/bc1960e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of goat production systems in the Mediterranean basin: Between ecological intensification and ecologically intensive production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena Guerrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.2-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallnunres.2017.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land and farming system dynamics and their drivers in the Mediterranean Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, pp.702-710. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme. Des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur du pastoralisme en Corse : objectifs, représentations, mise en œuvre opérationnelle et visions de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Méditerranéennes d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean sheep and goat sectors between constants and changes over the last decade Future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aw Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technology, innovation and governance for the goat sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.2-6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functionality issues for small ruminants: What changes are needed in territorial public policies and training ? Report of two round tables on territorial issues and training for the development of goat farming.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.136-145. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices for pro–poor development projects involving goats: First outputs of acomparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramkumar Bendapudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Bhandari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remedios Carrasco-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121 (1), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social and environmental challenges faced by goat and small livestock local activities: Present contribution of research-development and stakes for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (1-3), pp.3 - 8. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiatives and projects to promote the Mediterranean local cheeses and their relations to the development of livestock systems and activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castel Genis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (2-3), pp.67-75. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international panorama of goat selection and breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic and incentive payments for goat and sheep milk in relation to quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1-2), pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait de brebis et de chèvre en Méditerranée et dans les Balkans : diversité des situations locales et des perpectives sectorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Tsiboukas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.258-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation, changes and future of goat industry around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.165-173. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for goat farming in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canagasaby Devendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F.W. Haenlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of sheep and goat milks : Quality and hygienic factors for the sheep and goat dary sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kalantzopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Fédération Internationale de Laiterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 390, pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des systèmes de production ovine et caprine en Méditerranée : chiffres clés et indicateurs de fonctionnement et d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série B : Etudes et Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de propositions d’actions opérationnelles pour l’élevage en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diner thématique sur l'agriculture corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Anima, Apr 2025, Ajaccio - Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels scénarios pour le sylvopastoralisme en Méditerranée : Les enseignements de l'exemple corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques d’innovation et d’adaptation des systèmes caprins sylvopastoraux en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de la Recherche agronomique Maroc, Jun 2025, Chefchaouen, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic performance of pastoral systemsin the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokratis Sokratous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Altana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Skordos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Seminar of FONCIMED Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Foncimed International Network, Oct 2024, Baeza (Jaen, Andalucia), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of prospective methods to support pastoral strategies in the Mediterranean through the example of Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73RD ANNUAL M EETING OF THE E UROPEAN FEDERATION OF ANIMAL SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’innovation sur le pastoralisme en Méditerranée par une approche participative :Le projet PRIMA Pastinnova 2022-2025et la mise en place de Living Labs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sylvopastoralisme en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPM "Forêt Méditerranéenne", Sep 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future contribution of goats in redesigning livestock activities and value chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Association, Sep 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developping synergies for the exploitation of the Mediterranean forests, a challenfor public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Lorton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar of Networks on pasture and forage crops and on Sheep and Goats nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIHEAM-Zaragoza, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment anticiper le futur de l'arganeraie? L'apport des démarches de prospective territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de l'Arganier. L'arganier, symbole de résilience.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDZOA, May 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASTINNOVA -Innovative models for sustainable future of Mediterranean pastoral systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Guadalupe Rivera-Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopez-Francos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint seminar of networks on pasture and forage crops and on sheep and Goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIHEAM, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective territoriale, une approche méthodologique pertinente pour anticiper ce que sera l'arganeraie demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international de l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l’action publique en faveur des territoires d’estive de Corse : Des ressources pastorales longtemps déqualifiées !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes foncières héritées et enjeux contemporains de la montagne méditerranéenne. Séminaire du réseau Foncimed - Corte -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Fédération de Recherche Environnement et Société (CNRS / Université de Corse), Oct 2020, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prospects of pastoral sheep and goat dairy systems in the Mediterranean to cope with global changing: An analysis from the Corsican case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the FAO-CIHEAM Network for Research and Development in Sheep and Goats (Subnetworks on Nutrition and Production Systems) and the FAO-CIHEAM Subnetwork for the Research and Development of Mediterranean Pasture and Forage Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT., Oct 2019, Meknes, Morocco. 219 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visions et référentiels des politiques de développement territorial dans l’arganeraie : retour sur 10 ans d’initiatives et de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alifriqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès International sur l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale pour le Développement des Zones Oasiennes et de l'Arganier (ANDZOA)., Dec 2019, Agadir, Maroc. 580 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commitment of sheep and goat production systems in the agro-ecological transition:a collective participative approach in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation for Sustainability in Sheep and Goats- 2nd Joint Seminar of the Subnetworks on Nutrition and on Production Systems of the FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Food and Agriculture Organization (FAO). INT. International Centre for Advanced Mediterranean Agronomic Studies (CIHEAM), INT., Oct 2017, Vitoria-Gasteiz, Spain. 488 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Congrès international de l’Arganier comme dispositif de valorisation et de transmission des connaissances pour le développement de l’Arganeraie. De l’intention affichée à la réalité opérationnelle Quel type de transmission de savoirs, une innovation institutionnelle favorise t’elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et transmission dans les arrière-pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bocognano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spécificités locales et l’action publique dans les Arrière – Pays méditerranéens : logique de muséification, mise en scène ou levier de développement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des spécificités dans les Arrière - Pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main issues and challenges faced by pastoral goats in arid areas in a fast changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Goat Day Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Animal Sciences Research Institute of Iran (ASRI)., Sep 2017, Téhéran, Iran. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ganadería caprina frente a los cambiamientos globales en el mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Mexico National Conference on Goat Production - Reunión sobre caprinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autónoma de México (UNAM). MEX., Oct 2017, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean sheep and goat sectors between constants and changes over the last decade. Future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Aw Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of land and farming system dynamics in Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Debolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marraccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Geijzendorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Simon-Rojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgroMed International Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement Méditerranéen et Modélisation des Agro-Hydrosystèmes (1114)., Dec 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution and changes in the Mediterranean sheep and goat sectors over the last decade, future challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aden Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network on Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public policies in favor of Geographical Indications in Morocco: Mental models, appropriation by the actors, and impact on innovation and local dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Agriculture in an Urbanizing Society: Reconnecting Agriculture and Food Chains to Societal Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des Indications géographiques au Maroc impactent-elles le développement territorial de l’arganeraie et de ses ressources et dans quelles directions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès international de l'arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How public policies on livestock sectors could support innovations and transitions toward a renewed pastoralism in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat farming in the Mediterranean basin: Main issues and challenges for mountain and pastoral areass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Small Ruminant Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bahri Dagdas International Agricultural Research Institute (BDIARI). TUR., Oct 2014, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The small goat holders to face food security, poverty and environmental challenges: conditions for experiencing successful projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations dissociatives de l’élevage caprin par les différents acteurs de l’arganeraie: des enseignements pour l’organisation d’un développement territorial basé sur la complémentarité de plusieurs activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Araba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire FAO CIHEAM sur les systèmes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer la complémentarité des activités agricoles, d’élevage et de cueillette dans l’arganeraie ; réappropriations sociales et techniques des systèmes productifs locaux et enjeux de résilience pour les politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Congrès international de l'arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique du Maroc (INRA). Agadir, MAR., Dec 2013, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage et suivi des priorités stratégiques autour des projets de développement de l’élevage et de leur impact pour répondre aux enjeux de lutte contre la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences de l'information et leurs implications géopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The public policies in favor of livestock sectors in Corsica : why to build an innovative technical system on pastoralism and how !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV. ESRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futuro de la ganadería de pequeños rumiantes en la cuenca mediterránea en el marco de la nueva Política Agraria Común: repercusiones en el mundo rural y perspectivas futuras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37.Congreso Sociedad Española de Ovinotecnia y Caprinotecnia (SEOC) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ciudad Real, España. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de la production et des marchés de viande caprine et systèmes d’innovation : Présentation de quelques exemples dans plusieurs régions du monde et enseignements sur les facteurs de réussite de ces initiatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foire Caprine du sud et des produits du terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Provinciale de l'Agriculture d'Essaouira. MAR., Nov 2012, Essaouira, Maroc. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science, technology, innovation and governance for the goat sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Goat Association (IGA). USA., Sep 2012, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion d'innovations environnementales par les acteurs-prescripteurs de la recherche-développement dans le secteur de la vigne et du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été 2012 Réseau de Recherche sur l'Innovation : Les nouvelles dimensions des systèmes sectoriels de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Agro-alimentaire (0951).; Réseau de Recherche sur l'Innovation (RRI). Dunkerque, FRA., Aug 2012, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique des activités d'élevage pastoral en Méditerrannée : veille stratégique, prospective territoriale et dispositifs de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique VSST 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Corte, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique des activités d'élevage pastoral en Méditerrannée : veille stratégique, prospective territoriale et dispositifs de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. séminaire VSST ( veille scientifique stratégique et technologique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Veille stratégique scientifique et technologique (VSST)., May 2012, Ajaccio, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realties, strategies and methods to valorize and promote the small scale cheeses : lessons from the interregional european project MIREDAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium of Goat Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Bella, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and diversity of the dairy goat production systems and industry around the world. Structural market and organisational conditions for their development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Simposio Internacional sobre Caprinos e Ovinos de Corte (3rd SINCORTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Joao Pessoa, Brazil. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in goat production systems in Europe and interrelations with the dairy goat industry and european regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Goat Farming in Central and Eastern European Countries: Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Constanta, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisations de l'Observatoire FAO-CIHEAM des systèmes de production ovine et caprine et réflexions sur la mise en place de références régionales en élevage ovin caprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du sous-réseau Systèmes de Production du réseau Interrégional FAO-CIHEAM de recherche et développement sur les ovins et caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Seville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements des modes de production animale au début du XXIe siècle : enjeux et difficultés pour de nouveaux champs d'investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Seminar Changes in sheep and goat farming systems at the beginning of the 21e century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Ponte de Lima, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les fromages au lait de brebis dans l'Europe du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Plénier Fromages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Ordizia, Espagne. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des pays méditerranéens émergeants : perspectives des productions animales et besoins en matière de développement, formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Euro-Méditerranéen NECF. Nourrir l'esprit, combattre la faim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Lamezia, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolucion duradera de los sistemas de produccion ovina y caprina en el Mediterràneo : demandas identificadas de asistencia técnica y de innovacion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Jordanas cientificas de la sociedad espanola de ovino tecnia y caprino tecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Valencia, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction for strategy for development of goat farming in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canagasaby Devendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Haenlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. anniversary of international goat association Rond Table on goat contribution to human kid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation, changes and future of goat industry around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. anniversary of international goat association Rond Table on goat contribution to human kid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements dans les systèmes de production ovine et caprine et valorisation de la diversité. Résultats de l'observatoire des systèmes de production ovine et caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système de production dans le cahier des charges des fromages caprins et ovins AOP de l'Union Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rubino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un cycle de formation en Algarve, Basilicate et Corse dans le cadre d'un programme LEADER II Transnational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ruault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpeggio d'alpagio e loro tracabilità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANFOSC, Aug 2001, Bella, Potenza, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production de lait de chèvre dans le bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Falagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects for a sustainable dairy sector in the Medierranean,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; OEP, Oct 2000, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels dispositifs pour accompagner le développement durable des zones rurales :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées internationales de l'APREMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité du besoin d'information des secteurs d'élevage ovin et caprin dans l'espace Euro-méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Sous- Réseau Systèmes de Production du Réseau Coopératif Inter-régional FAO-CIHEAM de Recherche et Développement sur les Ovins et les Caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'évolution des systèmes de production ovine et caprine laitières dans différents pays euroméditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Capote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carrizasa-Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gabina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry, an innovation for ruminant breeding systems in Corsica? Situation, initiatives and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Abi Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biehlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The White Paper on pastoralism in the Mediterranean: Advocating the different forms of pastoralism in the strategies of public policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain Pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrosylvopastoralism in Corsica, an organizational innovation analyzed from the example of the Gjusanni microregion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosilvopastoral Futures: Bridging Tradition with Innovation in Mediterranean and Mountain pastures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Kusadasi, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PASTINNOVA PRIMA project : Developing innovation on Pastoralism with the Living Labs approach 2022-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de mise en œuvre des politiques publiques en faveur du développement des arrière-pays au Maroc : l’exemple du Pilier II du Plan Maroc Vert dans l’arganeraie et la région Souss Massa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba El Mazouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Arganier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Agadir, Maroc. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The White Paper on Pastoralism in the Mediterranean Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Ragkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Chalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pastinnova Consortium, 2025, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15051790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of sheep and goat milks : quality and hygienic stakes for the sheep and goat dairy sectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kalantzopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pirisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Casalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives de développement de la filière lait de chèvre dans le bassin méditerranéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRVAL. Food Agricultural Organization -Etude FAO Production et Santé Animale, 131, 109 p., 1996, 1014-1197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction des activités caprines au prisme des singularités méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-book : Histoire des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage caprin en Corse : un fort ancrage pastoral entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires des régions caprines Françaises: entre internalisation et relocalisation, modernité et tradition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7380-1443-7. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/t528-2045-ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Prospects on the Goat Activities for the Coming Decades in the Context of a World in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sándor Kukovics. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goat Science - Environment, Health and Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Goat Science -Environment, Health and Economy, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.98651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public interventions regarding pastoral activities in the argan-tree area in Morocco: continuity and changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978‐2‐87614‐762‐1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage caprin en Corse: Un fort ancrage entre marginalisation et relance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Histoire des régions caprines françaises entre mondialisation et relocalisation, modernité et tradition : Tome 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, Groupe d'éthozootechnie Caprine, 93 p., 2019, Ethnozootechnie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public interventions regarding pastoral activities in the Argane tree area in Morocco: continuities and changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Linck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Chatibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Policies and Ecological intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization and shifts in genetic selection and breeding of goats to face current environmental issues in livestock activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable goat breeding and goat farming in Central and Eastern European Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO - Fiat Panis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 297 p., 2016, 978-92-5-109123-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nord au Sud : recompositions des liens entre familles et élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences ; INRA-SAD éd., pp.259-283, 2014, PROfil, 978-2-7598-1192-2. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge harvest report in Morocco : “Goat kid meat from the argan forest project, south west Morocco”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth M. Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices on sustainable pro–poor small ruminant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Goat Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 436 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface par Dr. Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage caprin au nord du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de la Recherche Agronomique de Tanger (CRRA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-9954-34-872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the context of the study and the socio economic importance of the goat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beth M. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Luginbuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Capote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scaling up successful practices on sustainable pro–poor small ruminant development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Goat Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 436 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the Mediterranean networks of cooperative research in animal production in favor of innovation : situation and outlooks for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New trends for innovation in the mediterranean animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 129, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 345 p., 2011, European Association for Animal Production Publication, 978-90-8686-726-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme et la transhumance, à l'origine de la diversité du patrimoine fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fromages fermiers et artisanaux de la Méditerranée. Méthodes de valorisation et de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des fromages artisanaux et fermiers de la Méditerranée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race des animaux : races locales ou races améliorées &amp;quot;exotiques&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fromages fermiers et artisanaux de la Méditerranée. Méthodes de valorisation et de promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des fromages artisanaux et fermiers de la Méditerranée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour la définition de recommandations pour la traite mécanique des brebis et des chèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits laitiers ovins et caprins en Méditerranée : traditionnels et sains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO/CIRVAL, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de production du lait de chèvre dans le Bassin Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morand-Fehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Falagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Le Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boyazoglu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Wageningen Press, 2000, Publication - European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place d’un service de prestation spécialisé en traction animale en Corse et ses perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Angot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des projets et politiques de soutien a l’elevage pastoral en corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOLLOW THE THING :THE CASE OF THE GOAT VALUE CHAIN AND THE INNOVATION OF ORGANIZING THE SECTOR IN CORSICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolly Laura Lanzalavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mariani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Business model of shepherds’ schools; the example of the “Escuela de Pastores” in Andalusia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Asis Ruiz Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAPA; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Bottlenecks in Mediterranean Value Chain of Pastoral Products linked to Innovations and Business Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu López-I-Gelats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta G. Rivera-Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSIC - Espagne. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs du Pastoralisme en Corse : Scénarios prospectifs, interpellations stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bielhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UMR Selmet -LRDE. 2021, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse Les connaissances disponibles sur le pastoralisme corse, la situation et l’évolution des pratiques pastorales, l’utilisation des parcours et des zones d’ estive mises en œuvre dans les élevages Partie 2-Résultats des enquêtes auprès des éleveurs pastoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE - Corse; ODARC; Chambre régionale d'Agriculture. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur le fonctionnement des systèmes d’élevage et l’utilisation des territoires pastoraux en Corse. Projets REDYN -« Repères » et CASDAR-ARPIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bielhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chéoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA-LRDE; ODARC; Chambre régionale d'Agriculture de Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic approfondi d ’estive et la mise en discussion des perspectives de gestion et d’usage pastoral Diagnostic pastoral de l’ estive de Vivario Vallée du Manganellu / Monte d’Oru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA-LRDE; Chambre régionale d'Agriculture de Corse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse Les connaissances disponibles sur le pastoralisme corse, la situation et l’évolution des pratiques pastorales, l’utilisation des parcours et des zones d’ estive mises en œuvre dans les élevages Partie 1 Analyse documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA-LRDE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse. [Partie 2 résultats d'enquêtes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la définition d’une stratégie pastorale pour la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Devos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inconnu. 2018, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des arrières pays et du pastoralisme en Méditerranée : Poids des logiques institutionnelles, des représentations et des rapports de force entre acteurs locaux pouvoirs publics et financeurs -Mise en œuvre et impacts des projets Une analyse comparée des actions en faveur de l’élevage, des produits de terroir et du développement territorial dans le nord du Maroc , dans l ’arganeraie en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR SELMET; SELMET LRDE. 2015, 34p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation en production végétale en Corse : un système inscrit dans des dynamiques de territorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Belmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inconnu. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques en faveur des arrières pays et du pastoralisme en Méditerranée : Poids des logiques institutionnelles, des représentations et des rapports de force entre acteurs locaux pouvoirs publics et financeurs - Mise en œuvre et impacts des projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en produits phytosanitaires. Volet 1. Tome VII : Analyse des jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Halska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Ministère de l'Ecologie, de l'Energie, du Développement durable, et de l'Aménagement du Territoire. 2010, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie pour le pastoralisme en Corse ? Propositions d’un cadre d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on public policies and their importance for pastoralism in the Mediterranean context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Advanced Course INNOVATIONS FOR SUSTAINABLE MEDITERRANEAN PASTORAL SYSTEMS - PASTINNOVA, Saragosse, Spain. 2024, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agro – écologie pour les activités d’élevage en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sorba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème cycle. Programme « Enseigner à Produire autrement » (L’agro – écologie pour les activités d’élevage en Corse), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche opérationnelle du suivi des engagements agro-écologiques à l’échelle des exploitations à orientation pastorale. Livret méthodologique appliqué aux élevages de petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cycle de Formation et de sensibilisation à l'agro-écologie dans les élevages en Corse (Méthodologie d'évaluation des indicateurs agro-écologiques dans les élevages de Corse), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable de l’agriculture : notions générales, enjeux, stratégies d’actions publiques et décisions des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master INGESAME et Eau -Environnement, 2012, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des représentations des acteurs et perspectives de développement de l’élevage ovin caprin en CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Seyni Saley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation agro - écologique des exploitations pastorales en Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Umani- Les nouveaux nomades - Corte, nid d'aigle accroché par la racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Claus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage, un secteur stratégique pour l'alimentation au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dubeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF794502"/>
+    <w:nsid w:val="3653FE6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8E58567F"/>
+    <w:nsid w:val="E1538243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DC39EECD"/>
+    <w:nsid w:val="D65E8EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-dubeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8894-0416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https%3A%2F%2Fumr-selmet.cirad.fr%2F&amp;sa=D&amp;sntz=1&amp;usg=AFQjCNEWNuDGcgX3XpfaJuTaumM6DF4P-A" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Laure Lanzalavi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Castel Genis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Asis Ruiz Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523830v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Biehlmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lorton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valenti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1962.101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48259/bc1960e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Mena Guerrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallnunres.2017.10.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aw Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chentouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sayadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.04.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.05.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Bendapudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Bhandari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Capote" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remedios Carrasco-Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.02.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GX6CB7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castel Genis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSBW3874-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boyazoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirisi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallerand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiboukas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubeuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.08.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canagasaby Devendra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F.W. Haenlein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.08.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalantzopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Arca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Sokratous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skordos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784207v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Ragkos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Franca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera-Ferre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez-Francos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265917v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171443v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Aw Hassan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Mena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pacheco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Simon-Rojo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Hassan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chatibi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744484v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807799v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804911v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Le Jaouen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haenlein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capote" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrizasa-Duran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Toussaint" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763714v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dubeuf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Falagan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Jaouen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boyazoglu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759069v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abi Fadel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biehlmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ragkos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chalak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chebli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valenti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784199v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba El Mazouni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abbas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chebli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15051790" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137637v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/about-intechopen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.98651" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chatibi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/597287/1/LIVESTOCK_POLICY.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/fr/c/073d3ee0-bc4b-4f85-84cf-d3b05f997697/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160605v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth M. Miller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iga-goatworld.com/uploads/6/1/6/2/6162024/scaling-up_successful_practices-part02.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798087v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Luginbuhl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Capote" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iga-goatworld.com/uploads/6/1/6/2/6162024/scaling-up_successful_practices-part01.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792611v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.org.ma/publications/ouvrages/caprinparait2015.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-90-8686-726-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826388v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falagan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787229v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Verdoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190650v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042930v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petiteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Laura Lanzalavi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bar&#243;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mon&#233;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bielhmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valentini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340341v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Devos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;oux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340265v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340302v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788689v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358795v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177350v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halska" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340475v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Seyni Saley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786574v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Claus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469981v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bataillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-paul-dubeuf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8894-0416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?q=https%3A%2F%2Fumr-selmet.cirad.fr%2F&amp;sa=D&amp;sntz=1&amp;usg=AFQjCNEWNuDGcgX3XpfaJuTaumM6DF4P-A" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Laure Lanzalavi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dubeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mariani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428066v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Castel Genis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Asis Ruiz Morales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107065" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magnani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Biehlmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lorton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valenti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1962.101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48259/bc1960e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Mena Guerrero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallnunres.2017.10.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.07.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618208v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456550v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aw Hassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Chentouf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.05.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sayadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.04.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramkumar Bendapudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Bhandari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Capote" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remedios Carrasco-Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2014.02.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.03.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GX6CB7R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castel Genis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2010.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSBW3874-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boyazoglu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.07.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirisi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallerand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiboukas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubeuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.08.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canagasaby Devendra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F.W. Haenlein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.08.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalantzopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Arca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Sokratous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skordos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784207v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799173v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Ragkos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Franca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Guadalupe Rivera-Ferre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopez-Francos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alifriqui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265917v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171443v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172494v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Aw Hassan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Mena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pacheco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608252v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Geijzendorffer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Simon-Rojo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Hassan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739014v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Chatibi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Araba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748501v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Linck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810419v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Le Jaouen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757971v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761604v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haenlein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764229v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Toussaint" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763714v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05401147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Dubeuf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015641v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Falagan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Le Jaouen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boyazoglu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760523v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759069v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capote" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrizasa-Duran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Castel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gabina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Abi Fadel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biehlmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ragkos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abbas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chalak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chebli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valenti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784199v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba El Mazouni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abbas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Chalak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Chebli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15051790" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137637v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03539107v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/t528-2045-ch7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470030v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/about-intechopen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.98651" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Chatibi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agritrop.cirad.fr/597287/1/LIVESTOCK_POLICY.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/publications/card/fr/c/073d3ee0-bc4b-4f85-84cf-d3b05f997697/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160605v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth M. Miller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iga-goatworld.com/uploads/6/1/6/2/6162024/scaling-up_successful_practices-part02.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792611v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.org.ma/publications/ouvrages/caprinparait2015.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798087v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Luginbuhl" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Capote" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iga-goatworld.com/uploads/6/1/6/2/6162024/scaling-up_successful_practices-part01.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-90-8686-726-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817442v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826388v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Falagan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787229v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Verdoux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190650v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042930v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Petiteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Laura Lanzalavi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bar&#243;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mon&#233;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta G. Rivera-Ferre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219543v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bielhmann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valentini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340341v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Devos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ch&#233;oux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340265v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340302v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788689v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358795v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177350v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Belmin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173733v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halska" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340475v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078096v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791738v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806417v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Seyni Saley" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455118v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786574v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Claus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469981v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bataillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>