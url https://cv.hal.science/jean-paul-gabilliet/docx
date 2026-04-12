--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -66,962 +66,1341 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’objet du mois : les diapositives Deadbone Erotica de Vaughn Bodē</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvième art 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://www.citebd.org/neuvieme-art/lobjet-du-mois-les-diapositives-deadbone-erotica-de-vaughn-bode</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ripple de Dan Cooper chez Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avis des bulles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Histoire critique des États-Unis de James W. Loewen et Nate Powell chez Steinkis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avis des bulles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fiorello La Guardia et The Comic Parade : la lecture radiophonique de bandes dessinées à New York en juillet 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12w70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05270402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garçonnes. Les autrices oubliées des années folles de Trina Robbins chez Bliss Comics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avis des bulles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 288, pp.70-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BD, comics, historietas, quadrinhos : les circulations transnationales de la bande dessinée au sein de l’espace américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Caraballo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, https://journals.openedition.org/ideas/12039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.12039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedephiles and fans: a structuring love of the medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angoulême and the ninth Art: from comics fandom to cultural policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comics and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Journal of Comics and Culture, 5, pp.69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading Facsimile Reproductions of Original Artwork: The Comics Fan as Connoisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image &amp; Narrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Comics in Art/Art in Comics, 17 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confusion à la Maison Blanche : la bataille du pouvoir entre Hillary Clinton et Al Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaëck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.115-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Âge d’or de la BD » et “golden age of comics” : comparaison des notions fondatrices de la bédéphilie dans l’aire franco-belge et aux États-Unis (1961-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (2), pp.139-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tdm.027.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making a homefront without a battlefront: The manufacturing of domestic enemies in the early Cold War culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European journal of American studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Special Issue: Wars and New Beginnings in American History, 7 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejas.9549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire la bande dessinée : variations autour de l'homme et l'oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée, nouveau continent des études américaines ? Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BD, mangas et comics : différences et influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (2), pp.35--39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartoon America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1031,1876 +1410,2262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les quarts d'heure américains de Tac au Tac »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tac au Tac. Bande dessinée et télévision : ce qui est en jeu 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Charles Crumb's childhood obsession with Stevenson's Treasure Island finally drove him crazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rls2022 : Stevenson and Pleasure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie et bédéphilie : les catalogues de VPC de la librairie Temps Futurs (1975-1984)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international MEDIABD “La bédéphilie en revues”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Comics in the Cambridge History of Canadian Literature: Is Sequential Art the Future of the Canadian Literary Canon?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Histoire de la littérature et fragments de littératures oubliées »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carla Fernandes, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastiches et détournements de Mickey Mouse dans les comix de l’âge psychédélique (1966‐1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Survivance des icônes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BD, comics, historietas, quadrinhos : les circulations transnationales de la bande dessinée au sein de l’espace américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Caraballo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, http://journals.openedition.org/ideas/12039, 2022, BD, comics, historietas, quadrinhos : les circulations transnationales de la bande dessinée au sein de l’espace américain, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.12035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire-valoir et seconds couteaux Sidekicks and Underlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaëck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freaks, free press et phacochères. Gilbert Shelton hier et aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Singly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ponant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2024, 9791030010213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Crumb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Comics and Men: A Cultural History of American Comics Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University Press of Mississippi, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Comic books.” Numéro thématique de la revue en ligne Transatlantica 1 | 2010 (en collab. avec Bart Beaty)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des comics et des hommes : histoire culturelle des comic books aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anticommunisme Et La Chasse Aux Sorcières Aux Etats-Unis 1946-1954</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Erudition, pp.160, 1995, 2-86460-263-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartoons and Comics During the Second World War.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to the Second World War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.946-956, 2026, 978-1394208692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rip Off Press : la maison des Freak Brothers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Gabilliet, Pierre Ponant, Camille de Singly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freaks, free press et phacochères. Gilbert Shelton hier et aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.34-49, 2024, ‎ 979-1030010213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comics en planches originales : l’artification de l’artisanat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fabrique de la bande dessinée. Perspectives sociologiques et sociosémiotiques sur la bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann,, pp.247-260, 2023, 979-1037022813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant les super-héros Marvel, les monstres Atlas ! (Et quelques autres…)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypermondes #03 Monstres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Moutons électriques, pp.210-229, 2023, 978-2361838690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corps de la contre-culture chez R. Crumb, S. Clay Wilson et Rick Griffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Chauvaud et Denis Mellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les êtres contrefaits. Corps difformes et corps grotesques dans la bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-255, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comics in The Cambridge History of Canadian Literature: is sequential art the future of the Canadian literary canon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carla Fernandes; Ilana Heineberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires de la littérature et fragments de littératures oubliées. Mondes américains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.293-303, 2019, 978-2-36783-126-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Fritz the Cat (1972): From Crumb to Bakshi, Betraying the Author and Translating the Zeitgeist.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Mitaine, David Roche &amp; Isabelle Schmitt-Pitiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UP of Mississippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.172-185, 2018, 978-1496828187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground Comix and the invention of autobiography, history and reportage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baetens, Jan; Frey, Hugo; Tabachnick, Stephen E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge History of The Graphic Novel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.155-170, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les super-héros n'ont-il pas libéré Auschwitz ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Pasamonik et Joël Kotek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shoah et bande dessinée : l'image au service de la mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémorial de la Shoah / Denoël Graphic, pp.59-61, 2017, 9782207136683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Actuel, 1970-1975 : passeur transatlantique de l’underground américain et de la bande dessinée pour adultes. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Atallah; Alain Boillat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BD-US : Les comics vus par l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Infolio, 2016, 978-2884748247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Disappointing Crossing: the North American Reception of Asterix and Tintin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shane Denson; Christina Meyer; Daniel Stein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transnational Perspectives on Graphic Narratives: Comics at the Crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury Academic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-270, 2013, 978-1441185754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and Uses of the Term &amp;quot;Graphic Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beaty, Bart and Weiner, Stephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Survey of Graphic Novels: History, Theme and Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salem Press, pp.102--104, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asterix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bart Beaty, Stephen Weiner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Survey of Graphic Novels: Independents and Underground Classics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salem Press, pp.5, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Crumb : la construction du ‘pape’ de la bande dessinée underground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delporte, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et sons de Mai 68 (1968-2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau monde éditions, pp.155--168, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astérix en Amérique : la réception d'Astérix sur le marché nord-américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Richet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tour du monde d'Astérix : Actes du colloque tenu à la Sorbonne les 30 et 31 octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.59-70, 2011, 978-2878545142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comic art and bande dessinée: from the funnies to graphic novels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kröller, Eva-Marie and Howells, Coral Ann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge History of Canadian Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.460--477, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2910,385 +3675,969 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About four comic art exhibits in France in the summer of 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Jibbenainosay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, https://cultureamericaine.hypotheses.org/162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.57-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royalty Payment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commodity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.70-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention (public fan gathering)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comics Shop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Album</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comics en planches originales : l’artification de l’artisanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuel and the acclimation of US comix in France in the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Mad, 1965-1966</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3435,51 +4784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gabilliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w70" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275815v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867692v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Loizeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.027.0139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.9549" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542020v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735663v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.fr/librairie/fr/accueil/130-histoires-de-la-litterature-9782367831268.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upress.state.ms.us/Books/C/Comics-and-Adaptation2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282397v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/transnational-perspectives-on-graphic-narratives-9781441185754/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736679v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302690v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gabilliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w70" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caraballo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.12039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Loizeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.027.0139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.9549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.12035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Singly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ponant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.fr/librairie/fr/accueil/130-histoires-de-la-litterature-9782367831268.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upress.state.ms.us/Books/C/Comics-and-Adaptation2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/transnational-perspectives-on-graphic-narratives-9781441185754/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275649v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>