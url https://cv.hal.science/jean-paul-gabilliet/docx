--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -100,547 +100,547 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ripple de Dan Cooper chez Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avis des bulles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’objet du mois : les diapositives Deadbone Erotica de Vaughn Bodē</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième art 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.citebd.org/neuvieme-art/lobjet-du-mois-les-diapositives-deadbone-erotica-de-vaughn-bode</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ripple de Dan Cooper chez Huber</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Histoire critique des États-Unis de James W. Loewen et Nate Powell chez Steinkis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avis des bulles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 290, pp.46-47</w:t>
+              <w:t xml:space="preserve">, 2025, 290, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une Histoire critique des États-Unis de James W. Loewen et Nate Powell chez Steinkis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorello La Guardia et The Comic Parade : la lecture radiophonique de bandes dessinées à New York en juillet 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garçonnes. Les autrices oubliées des années folles de Trina Robbins chez Bliss Comics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avis des bulles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 290, pp.73</w:t>
+              <w:t xml:space="preserve">, 2024, 288, pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BD, comics, historietas, quadrinhos : les circulations transnationales de la bande dessinée au sein de l’espace américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Caraballo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, https://journals.openedition.org/ideas/12039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.12039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedephiles and fans: a structuring love of the medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...253 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1110,165 +1110,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai bibliographique</w:t>
+                <w:t xml:space="preserve">La bande dessinée, nouveau continent des études américaines ? Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542020v1</w:t>
+                <w:t xml:space="preserve">hal-01542031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée, nouveau continent des études américaines ? Avant-propos</w:t>
+                <w:t xml:space="preserve">Essai bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542031v1</w:t>
+                <w:t xml:space="preserve">hal-01542020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BD, mangas et comics : différences et influences</w:t>
               </w:r>
@@ -1418,165 +1418,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How Charles Crumb's childhood obsession with Stevenson's Treasure Island finally drove him crazy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rls2022 : Stevenson and Pleasure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les quarts d'heure américains de Tac au Tac »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tac au Tac. Bande dessinée et télévision : ce qui est en jeu 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881903v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03881942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie et bédéphilie : les catalogues de VPC de la librairie Temps Futurs (1975-1984)</w:t>
               </w:r>
@@ -2723,199 +2723,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comics in The Cambridge History of Canadian Literature: is sequential art the future of the Canadian literary canon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carla Fernandes; Ilana Heineberg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires de la littérature et fragments de littératures oubliées. Mondes américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-303, 2019, 978-2-36783-126-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les corps de la contre-culture chez R. Crumb, S. Clay Wilson et Rick Griffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Chauvaud et Denis Mellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les êtres contrefaits. Corps difformes et corps grotesques dans la bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-255, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302679v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02282435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Fritz the Cat (1972): From Crumb to Bakshi, Betraying the Author and Translating the Zeitgeist.”</w:t>
               </w:r>
@@ -3432,173 +3432,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Astérix en Amérique : la réception d'Astérix sur le marché nord-américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Richet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tour du monde d'Astérix : Actes du colloque tenu à la Sorbonne les 30 et 31 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.59-70, 2011, 978-2878545142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Crumb : la construction du ‘pape’ de la bande dessinée underground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delporte, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et sons de Mai 68 (1968-2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau monde éditions, pp.155--168, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541991v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02275649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comic art and bande dessinée: from the funnies to graphic novels</w:t>
               </w:r>
@@ -3839,579 +3839,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectors</w:t>
+                <w:t xml:space="preserve">Art World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.57-58</w:t>
+              <w:t xml:space="preserve">, 2022, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562725v1</w:t>
+                <w:t xml:space="preserve">hal-05562716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Royalty Payment</w:t>
+                <w:t xml:space="preserve">Album</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.279</w:t>
+              <w:t xml:space="preserve">, 2022, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562732v1</w:t>
+                <w:t xml:space="preserve">hal-05562714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commodity</w:t>
+                <w:t xml:space="preserve">Avant-Garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.70-71</w:t>
+              <w:t xml:space="preserve">, 2022, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562729v1</w:t>
+                <w:t xml:space="preserve">hal-05562722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-Garde</w:t>
+                <w:t xml:space="preserve">Convention (public fan gathering)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.34-35</w:t>
+              <w:t xml:space="preserve">, 2022, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562722v1</w:t>
+                <w:t xml:space="preserve">hal-05562730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention (public fan gathering)</w:t>
+                <w:t xml:space="preserve">Collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.73</w:t>
+              <w:t xml:space="preserve">, 2022, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562730v1</w:t>
+                <w:t xml:space="preserve">hal-05562725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comics Shop</w:t>
+                <w:t xml:space="preserve">Commodity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.67</w:t>
+              <w:t xml:space="preserve">, 2022, pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562727v1</w:t>
+                <w:t xml:space="preserve">hal-05562729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Album</w:t>
+                <w:t xml:space="preserve">Royalty Payment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.12</w:t>
+              <w:t xml:space="preserve">, 2022, pp.279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562714v1</w:t>
+                <w:t xml:space="preserve">hal-05562732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art World</w:t>
+                <w:t xml:space="preserve">Comics Shop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Terms in Comics Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.25-26</w:t>
+              <w:t xml:space="preserve">, 2022, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562716v1</w:t>
+                <w:t xml:space="preserve">hal-05562727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4423,151 +4423,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actuel and the acclimation of US comix in France in the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les comics en planches originales : l’artification de l’artisanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gabilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267005v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02275648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Mad, 1965-1966</w:t>
               </w:r>
@@ -4784,51 +4784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562759v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gabilliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w70" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caraballo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.12039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Loizeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.027.0139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.9549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.12035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Singly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ponant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.fr/librairie/fr/accueil/130-histoires-de-la-litterature-9782367831268.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upress.state.ms.us/Books/C/Comics-and-Adaptation2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/transnational-perspectives-on-graphic-narratives-9781441185754/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275649v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562729v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gabilliet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562759v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w70" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caraballo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.12039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labarre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03424490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02867692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Loizeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ja&#235;ck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.027.0139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542171v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.9549" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.12035" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Singly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ponant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282435v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.fr/librairie/fr/accueil/130-histoires-de-la-litterature-9782367831268.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4899" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upress.state.ms.us/Books/C/Comics-and-Adaptation2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/transnational-perspectives-on-graphic-narratives-9781441185754/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562714v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>